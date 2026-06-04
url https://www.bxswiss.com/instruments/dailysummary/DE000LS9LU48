--- v8 (2026-06-04)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca67df5615de445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbf9c061e07428f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e531544574b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6d7e7a61b94598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466bec87772b4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e531544574b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f96604f4f584354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6d7e7a61b94598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -713,55 +713,28 @@
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,503</x:t>
         </x:is>
       </x:c>
     </x:row>
-    <x:row>
-[...25 lines deleted...]
-    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>