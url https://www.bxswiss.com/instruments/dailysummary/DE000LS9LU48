--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddbf9c061e07428f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69851cff01764e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e6d7e7a61b94598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8be592ec1e94694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f96604f4f584354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e6d7e7a61b94598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7020cf4207d4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8be592ec1e94694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>146,503</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>