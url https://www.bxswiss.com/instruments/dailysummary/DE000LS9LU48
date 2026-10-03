--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3b4cd764744169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0458932e04a44c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc5fbd368da48a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21eedeacb2c42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb76d1a3301c4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc5fbd368da48a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1a6af650b8469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21eedeacb2c42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>145,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>