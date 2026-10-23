--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0458932e04a44c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329a239d15534d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21eedeacb2c42aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f81d250f4a4fe8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1a6af650b8469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21eedeacb2c42aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0dd576a79d94396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f81d250f4a4fe8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>146,391</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>144,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>