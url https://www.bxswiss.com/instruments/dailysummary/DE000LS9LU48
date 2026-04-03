--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red869ff905454ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3084ab605784312" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc71165af65944add"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7803ecc1f943a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61ccebe6f7c4576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc71165af65944add" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b5e492d59a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7803ecc1f943a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,168</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>