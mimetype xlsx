--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3084ab605784312" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406bacdcd1e74310" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a7803ecc1f943a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f7831671e84c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26b5e492d59a461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a7803ecc1f943a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc5160407b34b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f7831671e84c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>142,296</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,455</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>142,446</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>