--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406bacdcd1e74310" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791b7fae514a42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f7831671e84c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb708540ffb0f4369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc5160407b34b09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f7831671e84c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b51f7ad2424535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb708540ffb0f4369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>