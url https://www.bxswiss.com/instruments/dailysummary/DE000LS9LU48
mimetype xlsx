--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791b7fae514a42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca67df5615de445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb708540ffb0f4369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e531544574b87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76b51f7ad2424535" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb708540ffb0f4369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466bec87772b4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e531544574b87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>