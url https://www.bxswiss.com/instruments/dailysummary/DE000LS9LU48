--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca67df5615de445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69851cff01764e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5e531544574b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8be592ec1e94694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R466bec87772b4c24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5e531544574b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7020cf4207d4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8be592ec1e94694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,994</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>