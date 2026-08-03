--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69851cff01764e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e89729abd6346f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8be592ec1e94694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ee0d8dfcfc4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7020cf4207d4d5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8be592ec1e94694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fe4bee311f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ee0d8dfcfc4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>