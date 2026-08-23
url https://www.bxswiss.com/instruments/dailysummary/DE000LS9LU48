--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e89729abd6346f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491ef7fee98c4264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ee0d8dfcfc4d37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcd65018ecc491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fe4bee311f4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ee0d8dfcfc4d37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4266ccfef52549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcd65018ecc491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>151,426</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>149,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>148,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>