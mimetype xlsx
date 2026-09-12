--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491ef7fee98c4264" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3b4cd764744169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bcd65018ecc491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc5fbd368da48a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4266ccfef52549cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bcd65018ecc491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb76d1a3301c4a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc5fbd368da48a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Growth Investing Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU48</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>148,628</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,621</x:t>
-[...539 lines deleted...]
-          <x:t>146,815</x:t>
+          <x:t>146,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>