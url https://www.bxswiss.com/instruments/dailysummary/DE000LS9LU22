--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3471785064044a17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d3462b03724710" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9633dc3280834840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f091c245f24ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de62d484b3a4c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9633dc3280834840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re66fdfa4ede04d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f091c245f24ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>