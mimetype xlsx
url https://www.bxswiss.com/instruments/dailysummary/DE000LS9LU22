--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50d3462b03724710" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88caf84f8474914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0f091c245f24ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3464c05433b4e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re66fdfa4ede04d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0f091c245f24ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428dcbc416f2419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3464c05433b4e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>