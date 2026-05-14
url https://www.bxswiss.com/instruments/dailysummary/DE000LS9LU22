--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf88caf84f8474914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9894c33d8f54dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3464c05433b4e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666bf96d8ab04af1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428dcbc416f2419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3464c05433b4e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6738a4689b54159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666bf96d8ab04af1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>