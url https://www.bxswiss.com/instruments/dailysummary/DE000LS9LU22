--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9894c33d8f54dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a888dbf528b497d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666bf96d8ab04af1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65e523dab7b4dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6738a4689b54159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666bf96d8ab04af1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229b7af468fb463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65e523dab7b4dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>