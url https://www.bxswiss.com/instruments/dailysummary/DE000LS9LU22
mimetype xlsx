--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a888dbf528b497d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d8acb68d5d4b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re65e523dab7b4dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3091d5230d0f4381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R229b7af468fb463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re65e523dab7b4dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8385ee32c3e14cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3091d5230d0f4381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>