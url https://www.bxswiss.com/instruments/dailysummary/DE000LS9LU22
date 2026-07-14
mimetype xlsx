--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d8acb68d5d4b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169648410f0344a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3091d5230d0f4381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf911fb5f34cf4ffe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8385ee32c3e14cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3091d5230d0f4381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc168dea2972f46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf911fb5f34cf4ffe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>