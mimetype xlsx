--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169648410f0344a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c338bb6cd994e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf911fb5f34cf4ffe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70a6ef4a4e54700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc168dea2972f46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf911fb5f34cf4ffe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718d4ddc065e4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70a6ef4a4e54700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>310,841</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>309,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,435</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>