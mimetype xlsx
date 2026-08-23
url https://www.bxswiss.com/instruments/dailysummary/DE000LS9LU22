--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c338bb6cd994e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28be0f0956bd43f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70a6ef4a4e54700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e0e56c9d9347d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R718d4ddc065e4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70a6ef4a4e54700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6e61654e0244ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e0e56c9d9347d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>