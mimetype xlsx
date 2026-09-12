--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28be0f0956bd43f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref29e0ba0f83435f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e0e56c9d9347d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ee3ffcf3a041f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c6e61654e0244ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e0e56c9d9347d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref06c8c60b40483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ee3ffcf3a041f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>