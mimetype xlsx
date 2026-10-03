--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref29e0ba0f83435f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8365d28a819e4085" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ee3ffcf3a041f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redadcc58269b4ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref06c8c60b40483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ee3ffcf3a041f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ea7978e16e4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redadcc58269b4ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>343,954</x:t>
-[...31 lines deleted...]
-          <x:t>336,887</x:t>
+          <x:t>347,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...505 lines deleted...]
-          <x:t>336,808</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>