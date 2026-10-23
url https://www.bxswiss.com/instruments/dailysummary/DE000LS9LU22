--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8365d28a819e4085" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b727198eacb4d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redadcc58269b4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e16532d6d2e4fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36ea7978e16e4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redadcc58269b4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6835b353678b4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e16532d6d2e4fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KrœInvest – LVRM / US Market</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU22</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>