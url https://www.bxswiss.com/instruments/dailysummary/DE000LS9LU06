--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43091db6b1234b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b331b41d57f4f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8293a768f82f43ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644ad5c9419f4381"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d78ac4001134787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8293a768f82f43ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d73a95254864c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644ad5c9419f4381" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>