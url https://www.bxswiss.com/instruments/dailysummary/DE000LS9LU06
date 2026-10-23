--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b331b41d57f4f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3347d22dc5a4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644ad5c9419f4381"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99a3d82029b947bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d73a95254864c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644ad5c9419f4381" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cd7e19dd8b4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99a3d82029b947bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>