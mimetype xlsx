--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc748ec56daec465e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa969c9a1f3b4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76225ed491f4694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e29bfc94a524dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760570df51a846d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76225ed491f4694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9167cbb9f7a14197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e29bfc94a524dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>