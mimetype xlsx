--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa969c9a1f3b4491" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb8e69b917a41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e29bfc94a524dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e7a9f00e124f73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9167cbb9f7a14197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e29bfc94a524dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d99fa9cc2f1427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e7a9f00e124f73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,555</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>