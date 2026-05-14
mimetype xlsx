--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb8e69b917a41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac01f2afa8814772" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3e7a9f00e124f73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf49ae78932c4e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d99fa9cc2f1427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3e7a9f00e124f73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f63d450998d462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf49ae78932c4e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>