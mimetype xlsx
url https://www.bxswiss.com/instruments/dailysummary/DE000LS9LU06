--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac01f2afa8814772" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f85654110843d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf49ae78932c4e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37ff4b3b8c448f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f63d450998d462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf49ae78932c4e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdd426e1de24cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37ff4b3b8c448f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>254,903</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>253,353</x:t>
-[...301 lines deleted...]
-          <x:t>263,838</x:t>
+          <x:t>257,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>