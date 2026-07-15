--- v9 (2026-06-23)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1f85654110843d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873619965cbd4139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37ff4b3b8c448f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree472d9e94bf4997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bdd426e1de24cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37ff4b3b8c448f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa8af0b2624da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree472d9e94bf4997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>255,775</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>254,338</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>253,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>