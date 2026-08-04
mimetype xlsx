--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873619965cbd4139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b4776307d64ab7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree472d9e94bf4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440d5cfcdb3b4bfb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaa8af0b2624da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree472d9e94bf4997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b97744ab7934e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440d5cfcdb3b4bfb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,079</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>