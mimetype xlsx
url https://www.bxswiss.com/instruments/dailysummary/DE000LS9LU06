--- v11 (2026-08-04)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6b4776307d64ab7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43091db6b1234b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440d5cfcdb3b4bfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8293a768f82f43ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b97744ab7934e61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440d5cfcdb3b4bfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d78ac4001134787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8293a768f82f43ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Future Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LU06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>275,523</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>