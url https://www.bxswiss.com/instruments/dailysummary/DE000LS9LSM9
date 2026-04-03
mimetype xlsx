--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36340fa482164a09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a77a2fbf1940c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91dfd6bf1ea0416b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9866a514dec645b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c7c90c4a5349d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91dfd6bf1ea0416b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104e5aa690dc483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9866a514dec645b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...377 lines deleted...]
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,983</x:t>
-[...225 lines deleted...]
-          <x:t>157,721</x:t>
+          <x:t>148,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>