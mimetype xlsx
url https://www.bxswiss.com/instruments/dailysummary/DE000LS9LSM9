--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98a77a2fbf1940c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a0fda06f8b4294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9866a514dec645b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de31f3ecdf24655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R104e5aa690dc483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9866a514dec645b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82e8037aa144a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de31f3ecdf24655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>