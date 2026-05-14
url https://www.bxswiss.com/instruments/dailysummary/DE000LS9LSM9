--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a0fda06f8b4294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670d7ea45f6e4a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6de31f3ecdf24655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0329088cd449d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82e8037aa144a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6de31f3ecdf24655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538f7752698e4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0329088cd449d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>