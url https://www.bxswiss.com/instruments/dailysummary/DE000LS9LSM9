--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R670d7ea45f6e4a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fd224de00d4a31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0329088cd449d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69fb26eb057402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538f7752698e4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0329088cd449d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed181030eae499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69fb26eb057402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>