--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66fd224de00d4a31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b5f81c51a24ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re69fb26eb057402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bdf29fa4594145"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed181030eae499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re69fb26eb057402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2aa1d31ae7144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bdf29fa4594145" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>