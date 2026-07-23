--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b5f81c51a24ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f693a1bbdda4350" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3bdf29fa4594145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae411c252c284560"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2aa1d31ae7144e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3bdf29fa4594145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d010c0198af410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae411c252c284560" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>