--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f693a1bbdda4350" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb81f1e916d4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae411c252c284560"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54850e5053fe49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d010c0198af410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae411c252c284560" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ecd3a3a49a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54850e5053fe49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>