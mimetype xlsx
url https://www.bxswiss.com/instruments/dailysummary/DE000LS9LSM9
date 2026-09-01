--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb81f1e916d4554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc737e8a639b64130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54850e5053fe49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a310b8863ba4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2ecd3a3a49a4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54850e5053fe49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9dfec81d1d4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a310b8863ba4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>