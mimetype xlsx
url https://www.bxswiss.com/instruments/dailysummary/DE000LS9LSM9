--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc737e8a639b64130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce166012ee9f474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a310b8863ba4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6c4371042b4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9dfec81d1d4c83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a310b8863ba4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef7105474c8488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6c4371042b4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>