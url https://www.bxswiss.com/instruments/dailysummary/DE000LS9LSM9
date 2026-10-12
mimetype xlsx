--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce166012ee9f474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d002c0c2e740c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6c4371042b4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6915d57b744b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef7105474c8488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6c4371042b4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724841da98a14bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6915d57b744b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>176,715</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,652</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>176,019</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>