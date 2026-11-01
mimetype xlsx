--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d002c0c2e740c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19c8bb24cf184e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6915d57b744b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9495dd60cf5c405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R724841da98a14bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6915d57b744b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0b3430b77d450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9495dd60cf5c405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quanti Modell A</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSM9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>