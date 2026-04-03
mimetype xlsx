--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0afcb6cca19a49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53bfedd947d4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f772e0e621540ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17a4a20a31044bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8ba83fcc124c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f772e0e621540ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcee53aa0c248ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17a4a20a31044bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>