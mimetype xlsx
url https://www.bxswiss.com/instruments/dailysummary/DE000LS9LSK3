--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53bfedd947d4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra948db130eba4b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd17a4a20a31044bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d74d2ed70354aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfcee53aa0c248ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd17a4a20a31044bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ad510cfc624609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d74d2ed70354aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>