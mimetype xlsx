--- v5 (2026-04-26)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra948db130eba4b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288baa730bbf4c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d74d2ed70354aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e04c87412b42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ad510cfc624609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d74d2ed70354aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d2c40f9430458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e04c87412b42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,828</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>