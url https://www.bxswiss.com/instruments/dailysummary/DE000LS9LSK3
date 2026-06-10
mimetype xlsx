--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288baa730bbf4c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re402c9169d734cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e04c87412b42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa1b81c1a6f4d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2d2c40f9430458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e04c87412b42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c26d65d4b84ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa1b81c1a6f4d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>