--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re402c9169d734cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b93b477f8540a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa1b81c1a6f4d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9665d98a4f5f4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1c26d65d4b84ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa1b81c1a6f4d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bd97b044354820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9665d98a4f5f4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>