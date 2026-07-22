--- v8 (2026-06-30)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1b93b477f8540a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref75f47cee0b4dcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9665d98a4f5f4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6e5732ebe049ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73bd97b044354820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9665d98a4f5f4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860b17bd08834cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6e5732ebe049ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>