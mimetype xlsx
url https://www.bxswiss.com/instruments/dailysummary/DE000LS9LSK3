--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref75f47cee0b4dcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b1a9176a0243ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc6e5732ebe049ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9130c51b2f904bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860b17bd08834cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc6e5732ebe049ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310c887e045a4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9130c51b2f904bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>