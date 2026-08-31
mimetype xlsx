--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24b1a9176a0243ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb20f80a1dbe42b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9130c51b2f904bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0d82acd2154339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R310c887e045a4b78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9130c51b2f904bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da44d20c62b47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0d82acd2154339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>