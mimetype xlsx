--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb20f80a1dbe42b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re398ff3d6f27451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0d82acd2154339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0150b5c78642cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da44d20c62b47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0d82acd2154339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340c90a535c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0150b5c78642cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>