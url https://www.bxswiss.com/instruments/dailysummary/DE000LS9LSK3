--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re398ff3d6f27451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0d7862dbc64ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0150b5c78642cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75f6ee4eb984013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2340c90a535c432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0150b5c78642cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787129780a104cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75f6ee4eb984013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>