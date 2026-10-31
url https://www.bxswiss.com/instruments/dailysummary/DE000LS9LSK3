--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d0d7862dbc64ad3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d9813609a8d416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75f6ee4eb984013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65d787310038467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R787129780a104cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75f6ee4eb984013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c3db77711014d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65d787310038467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D Tec-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSK3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>