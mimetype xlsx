--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0564829c66734ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4114a21eca12467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda8c2c5ad934325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra451bbdf8cfb49da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3132206c3d694051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda8c2c5ad934325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9699ded8be34a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra451bbdf8cfb49da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>