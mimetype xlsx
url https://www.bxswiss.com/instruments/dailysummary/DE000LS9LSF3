--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4114a21eca12467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac9351e52bd4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra451bbdf8cfb49da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8166c3d9f3b4c3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9699ded8be34a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra451bbdf8cfb49da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c7b65d33a5484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8166c3d9f3b4c3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>116,406</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,303</x:t>
-[...119 lines deleted...]
-          <x:t>115,161</x:t>
+          <x:t>117,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,311</x:t>
-[...301 lines deleted...]
-          <x:t>115,566</x:t>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>