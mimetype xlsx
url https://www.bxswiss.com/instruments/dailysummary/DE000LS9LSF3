--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ac9351e52bd4ab3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc644ef05ee784777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8166c3d9f3b4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeccfdc03f5a4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c7b65d33a5484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8166c3d9f3b4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245f1b85aca34768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeccfdc03f5a4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>111,406</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,704</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>115,609</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>