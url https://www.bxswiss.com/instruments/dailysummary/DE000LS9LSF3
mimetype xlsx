--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fab55fe6af34639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2208500da45442b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb974fa682e4d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559aa675f5904a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac521a9ed1248ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb974fa682e4d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b142367b25c4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559aa675f5904a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>