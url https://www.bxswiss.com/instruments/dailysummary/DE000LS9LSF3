--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2208500da45442b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99beeb8d394947cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559aa675f5904a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e6df80c1c745dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b142367b25c4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559aa675f5904a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb9766d8b574f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e6df80c1c745dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>