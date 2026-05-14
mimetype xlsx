--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99beeb8d394947cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa03a750957d464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e6df80c1c745dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61af3888c2fa496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbb9766d8b574f73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e6df80c1c745dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242138e7d7fd46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61af3888c2fa496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>