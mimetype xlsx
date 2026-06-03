--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa03a750957d464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bb20856429453a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61af3888c2fa496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9357d263c0854815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R242138e7d7fd46c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61af3888c2fa496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7195debc64d7454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9357d263c0854815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>