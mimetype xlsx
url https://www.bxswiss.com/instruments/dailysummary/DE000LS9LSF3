--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0bb20856429453a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf214724be5148bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9357d263c0854815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099752e9e1aa4b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7195debc64d7454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9357d263c0854815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907964a260b74626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099752e9e1aa4b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,101</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>149,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,680</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>