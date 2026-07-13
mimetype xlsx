--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf214724be5148bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293362283e6a4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R099752e9e1aa4b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fa79c69f3b45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907964a260b74626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R099752e9e1aa4b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cba2c6ebe684d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fa79c69f3b45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>