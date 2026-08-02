--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293362283e6a4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2595f772a24227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7fa79c69f3b45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b3f8875446420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cba2c6ebe684d54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7fa79c69f3b45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ebe6f6110e4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b3f8875446420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>