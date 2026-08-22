--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f2595f772a24227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0564829c66734ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b3f8875446420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda8c2c5ad934325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4ebe6f6110e4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b3f8875446420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3132206c3d694051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda8c2c5ad934325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI D M-Dax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>121,857</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,722</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>