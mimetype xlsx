--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7af93733964437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd631e42b180f4933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88d668432114000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59deb19f62b4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa0dccb23fd4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88d668432114000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba684105c8104a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59deb19f62b4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,365</x:t>
-[...31 lines deleted...]
-          <x:t>118,818</x:t>
+          <x:t>119,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,367</x:t>
-[...225 lines deleted...]
-          <x:t>119,557</x:t>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>