--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd631e42b180f4933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8e51e9db2c4e6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59deb19f62b4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b4784056f44957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba684105c8104a43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59deb19f62b4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbe6606a92c4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b4784056f44957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...11 lines deleted...]
-          <x:t>118,701</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,677</x:t>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,992</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>118,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,171</x:t>
-[...394 lines deleted...]
-          <x:t>119,540</x:t>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,285</x:t>
-[...107 lines deleted...]
-          <x:t>119,214</x:t>
+          <x:t>118,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>