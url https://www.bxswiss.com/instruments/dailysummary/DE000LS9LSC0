--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d8e51e9db2c4e6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576cd95fce8a45c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b4784056f44957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3233d1838e0640e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbe6606a92c4b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b4784056f44957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e49ad7c0678410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3233d1838e0640e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>119,540</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,285</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>118,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,398</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>