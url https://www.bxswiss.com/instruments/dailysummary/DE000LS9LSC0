--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd06d0447f4624d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27c648c8f2a4859" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7440095adab46cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dc1943cb33457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbfacfb0d5a9450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7440095adab46cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721ac0b3a33b423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dc1943cb33457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>