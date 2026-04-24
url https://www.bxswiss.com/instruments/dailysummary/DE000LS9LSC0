--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb27c648c8f2a4859" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18616157c4a147c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15dc1943cb33457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84865837660a4840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721ac0b3a33b423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15dc1943cb33457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774bb8af33764f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84865837660a4840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>115,737</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,619</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>117,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>