--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18616157c4a147c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c2159c725e423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84865837660a4840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1720fbbad14eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774bb8af33764f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84865837660a4840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35077d3cf0d14c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1720fbbad14eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>