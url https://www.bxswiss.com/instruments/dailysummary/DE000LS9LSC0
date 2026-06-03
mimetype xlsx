--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c2159c725e423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d19c83613e4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a1720fbbad14eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4013d8815f4bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35077d3cf0d14c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a1720fbbad14eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39dbacdacf84f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4013d8815f4bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>