--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d19c83613e4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26767b81b92a4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4013d8815f4bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25878bed1dc04b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra39dbacdacf84f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4013d8815f4bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2a27989d3f4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25878bed1dc04b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>117,179</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,179</x:t>
-[...382 lines deleted...]
-          <x:t>118,628</x:t>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>