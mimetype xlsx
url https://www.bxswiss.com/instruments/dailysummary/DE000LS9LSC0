--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26767b81b92a4bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a2e38d609f460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25878bed1dc04b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42604c1aaf4c47e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2a27989d3f4bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25878bed1dc04b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6fc3daf7ad44959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42604c1aaf4c47e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>116,110</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>118,035</x:t>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>