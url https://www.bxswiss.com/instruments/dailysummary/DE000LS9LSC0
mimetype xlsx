--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1a2e38d609f460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7af93733964437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42604c1aaf4c47e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra88d668432114000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6fc3daf7ad44959" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42604c1aaf4c47e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa0dccb23fd4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra88d668432114000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Offensive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LSC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>