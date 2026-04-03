--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7f2677d376401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3922b5be78814775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3476438393b046b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd401b9eff9244915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca669b1ada734b14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3476438393b046b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f8a2de08f04f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd401b9eff9244915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,770</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>4,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>10.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,983</x:t>
-[...90 lines deleted...]
-          <x:t>4,804</x:t>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>