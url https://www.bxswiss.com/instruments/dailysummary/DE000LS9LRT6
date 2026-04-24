--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3922b5be78814775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aa5f2b1a7a4a1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd401b9eff9244915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceab53fb28d6451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02f8a2de08f04f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd401b9eff9244915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9142760b9c407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceab53fb28d6451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,014</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,062</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>4,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>