--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14aa5f2b1a7a4a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee8fe21be3d4b26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceab53fb28d6451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbafcb34ce3d4b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9142760b9c407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceab53fb28d6451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f843aee75c458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbafcb34ce3d4b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,633</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,793</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>4,767</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,923</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...452 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,032</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>