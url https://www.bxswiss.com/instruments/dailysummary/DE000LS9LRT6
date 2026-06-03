--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee8fe21be3d4b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a391551b784fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbafcb34ce3d4b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64f3ed8ff804e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86f843aee75c458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbafcb34ce3d4b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra832a609f4c747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64f3ed8ff804e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,032</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,076</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>5,216</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>5,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>