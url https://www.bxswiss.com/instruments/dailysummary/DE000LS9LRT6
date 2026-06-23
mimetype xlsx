--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76a391551b784fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac96d1dcccb44ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64f3ed8ff804e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0f7fe697ca412f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra832a609f4c747cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64f3ed8ff804e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8261ade067c04504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0f7fe697ca412f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,136</x:t>
-[...80 lines deleted...]
-          <x:t>5,236</x:t>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,211</x:t>
-[...48 lines deleted...]
-          <x:t>5,064</x:t>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>5,158</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>5,234</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>