--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac96d1dcccb44ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d3ea75bf6842f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc0f7fe697ca412f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58ebbc5b453431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8261ade067c04504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc0f7fe697ca412f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43cc231492e4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58ebbc5b453431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>5,158</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>5,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,369</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,470</x:t>
-[...171 lines deleted...]
-          <x:t>5,408</x:t>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>