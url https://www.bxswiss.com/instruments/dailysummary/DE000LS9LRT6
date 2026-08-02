--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37d3ea75bf6842f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8288fdda4cb4216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc58ebbc5b453431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d64c85fe8c418e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43cc231492e4379" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc58ebbc5b453431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1e84915ab84608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d64c85fe8c418e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,470</x:t>
-[...156 lines deleted...]
-          <x:t>5,420</x:t>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>5,432</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>