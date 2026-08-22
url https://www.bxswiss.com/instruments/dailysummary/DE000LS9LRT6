--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8288fdda4cb4216" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ebbe70a3464bf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d64c85fe8c418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfcbde9a3dd24bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1e84915ab84608" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d64c85fe8c418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a21393861054c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfcbde9a3dd24bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,457</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>5,463</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,402</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>5,447</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,467</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>