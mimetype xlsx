--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ebbe70a3464bf9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc41d0a0b9c4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfcbde9a3dd24bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a15189558647ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a21393861054c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfcbde9a3dd24bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d7a1365c3d46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a15189558647ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,473 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>5,322</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>