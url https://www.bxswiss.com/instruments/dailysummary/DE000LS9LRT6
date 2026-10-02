--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refc41d0a0b9c4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fabbab4f29d4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a15189558647ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc547b696174c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5d7a1365c3d46e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a15189558647ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf7e3a097784c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc547b696174c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...160 lines deleted...]
-          <x:t>5,965</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,918</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,963</x:t>
-[...48 lines deleted...]
-          <x:t>5,982</x:t>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,976</x:t>
-[...112 lines deleted...]
-          <x:t>5,861</x:t>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>