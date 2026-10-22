--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fabbab4f29d4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf303ac281a44531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc547b696174c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc60eea3df114349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bf7e3a097784c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc547b696174c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4de9adf7f96145d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc60eea3df114349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hanf Aktien Global Benchmark</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,246 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>6,027</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>