--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7aff2e26f462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641377d25fe14697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea608a3a05ad4a5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7db262d1c04c78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d79b0d2113644aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea608a3a05ad4a5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e3462fce0c4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7db262d1c04c78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>