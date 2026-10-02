--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641377d25fe14697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb76f33243046b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7db262d1c04c78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94d9a8c68d8b41d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e3462fce0c4c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7db262d1c04c78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07db857788a14068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94d9a8c68d8b41d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,078</x:t>
-[...306 lines deleted...]
-          <x:t>152,848</x:t>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>