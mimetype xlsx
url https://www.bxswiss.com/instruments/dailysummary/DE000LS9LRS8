--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf498a6d62414531" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d54ad3f59e45de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c87f36f3a4b4e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd33dc6d96c64bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0713149587e4489" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c87f36f3a4b4e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4a7d00779146c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd33dc6d96c64bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>139,812</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>140,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>