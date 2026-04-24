--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d54ad3f59e45de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413aac7fae9a4391" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd33dc6d96c64bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19d8cf117744467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4a7d00779146c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd33dc6d96c64bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbe9e2bfd0e455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19d8cf117744467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>