--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R413aac7fae9a4391" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657abe061f364716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19d8cf117744467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50ea86f92c04fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbe9e2bfd0e455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19d8cf117744467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f8f2fa66c2407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50ea86f92c04fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>