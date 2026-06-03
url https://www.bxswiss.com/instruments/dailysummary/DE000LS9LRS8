--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657abe061f364716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44218821af634ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50ea86f92c04fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e4efb615bb4b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9f8f2fa66c2407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50ea86f92c04fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f910b14148a4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e4efb615bb4b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,959</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>