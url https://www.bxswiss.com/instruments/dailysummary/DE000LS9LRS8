--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44218821af634ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55076b862e074246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e4efb615bb4b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b7fc8477f3417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f910b14148a4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e4efb615bb4b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7e7e72a0ed4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b7fc8477f3417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>