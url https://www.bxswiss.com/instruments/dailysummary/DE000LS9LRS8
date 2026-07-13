--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55076b862e074246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf97a28dc9914584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b7fc8477f3417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebcc2779b174500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a7e7e72a0ed4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b7fc8477f3417b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a7f7dedba24409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebcc2779b174500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>