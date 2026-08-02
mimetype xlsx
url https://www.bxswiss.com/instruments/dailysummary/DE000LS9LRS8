--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf97a28dc9914584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb8c18bb7714e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebcc2779b174500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbca76efa9f4c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8a7f7dedba24409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebcc2779b174500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bb43c5e77141f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbca76efa9f4c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>