--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb8c18bb7714e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcc7aff2e26f462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbca76efa9f4c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea608a3a05ad4a5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44bb43c5e77141f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbca76efa9f4c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d79b0d2113644aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea608a3a05ad4a5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TRADECURL Besondere Auswahl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRS8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>