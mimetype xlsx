--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb75313134c941c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dafcfe3a744856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82fa935a5bb94761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99b222eebb64ec4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64ae42e35f8e4adb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82fa935a5bb94761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a7a1e6ff5748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99b222eebb64ec4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>67,845</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,846</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,045</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>