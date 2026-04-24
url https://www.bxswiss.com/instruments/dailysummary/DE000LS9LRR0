--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44dafcfe3a744856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f5f697a6c34cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99b222eebb64ec4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7224f8534f6848d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a7a1e6ff5748ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99b222eebb64ec4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1db4b9ca2f470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7224f8534f6848d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>