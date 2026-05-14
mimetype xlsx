--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90f5f697a6c34cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd30794913534495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7224f8534f6848d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb8b22827a94812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1db4b9ca2f470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7224f8534f6848d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b9d79281054401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb8b22827a94812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>62,810</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,144</x:t>
-[...485 lines deleted...]
-          <x:t>62,864</x:t>
+          <x:t>61,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>