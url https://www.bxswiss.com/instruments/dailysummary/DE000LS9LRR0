--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd30794913534495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fb078dea0549e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb8b22827a94812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8481e4f344de4fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b9d79281054401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb8b22827a94812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea8c0ed990642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8481e4f344de4fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>63,630</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>63,807</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>