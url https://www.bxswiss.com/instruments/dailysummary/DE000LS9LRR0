--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3fb078dea0549e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e1464242af481d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8481e4f344de4fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a33f210c674ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea8c0ed990642a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8481e4f344de4fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8b5d5b87ad41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a33f210c674ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>63,405</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,231</x:t>
-[...75 lines deleted...]
-          <x:t>63,745</x:t>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,464</x:t>
-[...188 lines deleted...]
-          <x:t>63,850</x:t>
+          <x:t>63,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>