--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e1464242af481d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a76c4b182cc46ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04a33f210c674ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a0aa75b3bd4ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d8b5d5b87ad41d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04a33f210c674ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08beb374a0164f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a0aa75b3bd4ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,504</x:t>
-[...188 lines deleted...]
-          <x:t>63,211</x:t>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,572</x:t>
-[...296 lines deleted...]
-          <x:t>63,459</x:t>
+          <x:t>62,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>