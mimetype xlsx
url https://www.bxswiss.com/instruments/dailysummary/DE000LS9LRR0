--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a76c4b182cc46ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f8a881160942a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a0aa75b3bd4ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdf1410a9d9432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08beb374a0164f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a0aa75b3bd4ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd50d6ddd9147ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdf1410a9d9432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>