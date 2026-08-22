--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9f8a881160942a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49eb90392d4d4035" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cdf1410a9d9432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd9811cc136461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd50d6ddd9147ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cdf1410a9d9432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060bea5853a64007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd9811cc136461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>