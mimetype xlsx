--- v14 (2026-08-22)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49eb90392d4d4035" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7eec638022140c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabd9811cc136461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456cfc44dd094fa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060bea5853a64007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabd9811cc136461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4367d94f1160421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456cfc44dd094fa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>66,270</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,283</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>66,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>