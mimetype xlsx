--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7eec638022140c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016bc886ffef4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R456cfc44dd094fa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8762da640d493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4367d94f1160421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R456cfc44dd094fa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928271791907405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8762da640d493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trade´s Investing DE SmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>