--- v13 (2026-08-22)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdabb0b4be724bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa3f6972223444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd91390f91bb4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8c9754e7c84edf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b84621bfbc4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd91390f91bb4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6b214b8aa844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8c9754e7c84edf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>130,152</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>