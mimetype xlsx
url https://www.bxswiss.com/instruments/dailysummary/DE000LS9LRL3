--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa3f6972223444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R753489f2c07249f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b8c9754e7c84edf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789b151aae2e4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf6b214b8aa844aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b8c9754e7c84edf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff5772bafe574cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789b151aae2e4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>133,189</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,998</x:t>
-[...60 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,382</x:t>
-[...495 lines deleted...]
-          <x:t>126,924</x:t>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>