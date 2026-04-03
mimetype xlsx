--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b2209d4c054937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887938d40a7643ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd18288c27bac4b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5164208a874b40c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re65881eef2364819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd18288c27bac4b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657c8781e1744faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5164208a874b40c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>118,651</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>