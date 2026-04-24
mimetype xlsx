--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887938d40a7643ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9c13b9cede4b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5164208a874b40c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837bb7b45f294c6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657c8781e1744faa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5164208a874b40c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf12957b15c4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837bb7b45f294c6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>