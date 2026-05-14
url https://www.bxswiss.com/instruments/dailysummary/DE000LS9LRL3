--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9c13b9cede4b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91805e97d0344139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837bb7b45f294c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeab805945b04925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf12957b15c4c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837bb7b45f294c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629bc6ba23de4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeab805945b04925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>