--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91805e97d0344139" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1ef99cac6f4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbeab805945b04925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe14ecab43f34b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R629bc6ba23de4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbeab805945b04925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d56a9856c6441a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe14ecab43f34b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>