--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1ef99cac6f4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fed8a062a34b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe14ecab43f34b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67ed3618a364efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d56a9856c6441a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe14ecab43f34b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a9fddc51fd4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67ed3618a364efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>