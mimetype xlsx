--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87fed8a062a34b6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8401ab895654526" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb67ed3618a364efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54f827a88a241e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a9fddc51fd4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb67ed3618a364efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723b69e90e8a40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54f827a88a241e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>117,241</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,568</x:t>
-[...220 lines deleted...]
-          <x:t>112,402</x:t>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>