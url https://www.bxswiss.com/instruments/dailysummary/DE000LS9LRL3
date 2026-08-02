--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8401ab895654526" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7329405d9cd496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re54f827a88a241e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a76031c07c0450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723b69e90e8a40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re54f827a88a241e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871be75b7994823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a76031c07c0450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>