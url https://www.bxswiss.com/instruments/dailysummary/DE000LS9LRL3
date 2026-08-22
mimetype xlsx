--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7329405d9cd496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdabb0b4be724bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a76031c07c0450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd91390f91bb4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3871be75b7994823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a76031c07c0450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88b84621bfbc4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd91390f91bb4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Continental European Equity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>119,175</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,010</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,152</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>