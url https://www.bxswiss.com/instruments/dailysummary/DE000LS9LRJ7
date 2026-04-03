--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aec888e2e254fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb34744fdeaa4b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a5f22b9ede147f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bf22966639478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75d7d14c2a764c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a5f22b9ede147f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e54effeee914018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bf22966639478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>