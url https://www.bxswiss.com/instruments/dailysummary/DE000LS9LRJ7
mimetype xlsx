--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb34744fdeaa4b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff59684b1f3445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04bf22966639478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa58627cdc7417e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e54effeee914018" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04bf22966639478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5264e56e01374d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa58627cdc7417e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,996</x:t>
@@ -791,31 +366,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>