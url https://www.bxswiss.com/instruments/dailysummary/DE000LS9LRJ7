--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ff59684b1f3445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e125a1765b4097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa58627cdc7417e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e26954c65d42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5264e56e01374d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa58627cdc7417e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6277cdd573dc4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e26954c65d42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>