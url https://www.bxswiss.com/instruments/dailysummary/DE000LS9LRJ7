--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e125a1765b4097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c98767b2864c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4e26954c65d42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e8ec9b7d7c474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6277cdd573dc4682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4e26954c65d42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd6c301c2a94da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e8ec9b7d7c474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>106,812</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>