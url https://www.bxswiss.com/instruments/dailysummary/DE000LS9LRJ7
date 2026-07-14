--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c98767b2864c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e30c81fca44055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19e8ec9b7d7c474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141812b3681d45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd6c301c2a94da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19e8ec9b7d7c474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a5da2d165a4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141812b3681d45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>