--- v10 (2026-07-14)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3e30c81fca44055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff6072881a041d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R141812b3681d45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re110cad967594199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89a5da2d165a4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R141812b3681d45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112ca3ab57c241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re110cad967594199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,569</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>