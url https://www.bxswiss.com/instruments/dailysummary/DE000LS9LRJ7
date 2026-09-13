--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff6072881a041d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16d4486813946b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re110cad967594199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f6f98797954d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112ca3ab57c241fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re110cad967594199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017c55aee0ea4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f6f98797954d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>