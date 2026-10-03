--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16d4486813946b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaefdeec57574e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01f6f98797954d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re330032116d449e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R017c55aee0ea4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01f6f98797954d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c1fc87fa4f46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re330032116d449e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>