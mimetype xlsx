--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaefdeec57574e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837e72cb6c884856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re330032116d449e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3606f70d578a491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4c1fc87fa4f46b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re330032116d449e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ede9fcdf58740a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3606f70d578a491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Second Capital</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>