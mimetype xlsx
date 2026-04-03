--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf562fd9810d3467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b05fb078bc49a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabbb7f9e40874de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3fdf41c94d40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de9cc0c47274ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabbb7f9e40874de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf138afd221443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3fdf41c94d40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...230 lines deleted...]
-          <x:t>149,422</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.02.2026</x:t>
-[...397 lines deleted...]
-          <x:t>150,306</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>