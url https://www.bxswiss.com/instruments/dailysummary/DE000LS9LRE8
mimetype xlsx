--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b05fb078bc49a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703e3e610ef44bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c3fdf41c94d40c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd639fd1ce8c84e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf138afd221443bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c3fdf41c94d40c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740e9993e03949f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd639fd1ce8c84e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,115</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>148,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,591</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>