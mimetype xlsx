--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703e3e610ef44bda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64afae3cc6c240b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd639fd1ce8c84e6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8188b0af564079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R740e9993e03949f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd639fd1ce8c84e6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e3a14f44d84c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8188b0af564079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>