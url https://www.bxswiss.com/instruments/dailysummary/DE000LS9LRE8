--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64afae3cc6c240b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49229c5e567a4d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8188b0af564079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e15d515f3114365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e3a14f44d84c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8188b0af564079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898c3f3493894b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e15d515f3114365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>