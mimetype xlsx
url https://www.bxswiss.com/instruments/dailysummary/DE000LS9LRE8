--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49229c5e567a4d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ab79a7242f4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e15d515f3114365"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f0c6a7d3044c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R898c3f3493894b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e15d515f3114365" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra77aefcae6564f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f0c6a7d3044c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>