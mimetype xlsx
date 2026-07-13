--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ab79a7242f4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46185432b9e49d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f0c6a7d3044c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43564f19da74fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra77aefcae6564f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f0c6a7d3044c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a43689d4cdf466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43564f19da74fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>