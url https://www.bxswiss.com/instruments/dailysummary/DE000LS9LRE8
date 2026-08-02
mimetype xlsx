--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re46185432b9e49d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61778de117a4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43564f19da74fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4df9ef940434632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a43689d4cdf466a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43564f19da74fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040daec332964a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4df9ef940434632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>