--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb61778de117a4b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca61f4897804b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4df9ef940434632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee203237e274191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R040daec332964a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4df9ef940434632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c7adc4cd4a41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee203237e274191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>170,251</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>166,703</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>