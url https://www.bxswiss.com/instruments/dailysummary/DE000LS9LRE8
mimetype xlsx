--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca61f4897804b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270e48a113b94499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee203237e274191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3af111f779d46fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c7adc4cd4a41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee203237e274191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fe94a1e9c84935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3af111f779d46fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>170,984</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,963</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>168,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,290</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>