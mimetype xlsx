--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270e48a113b94499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e35dd0229ab474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3af111f779d46fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7270b21802b14f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fe94a1e9c84935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3af111f779d46fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09536bba4d7f4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7270b21802b14f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>