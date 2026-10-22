--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e35dd0229ab474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23e63cf26ee43dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7270b21802b14f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6746a05794a41af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09536bba4d7f4276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7270b21802b14f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32fea35fea6c497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6746a05794a41af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berck Beteiligung</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRE8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>173,788</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...397 lines deleted...]
-          <x:t>175,287</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>