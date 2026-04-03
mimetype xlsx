--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R718af54c828b491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462af4ea364c419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb474c92a458744f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013d7fb8842049a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8568d0679de344f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb474c92a458744f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11a1c0c1d8411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013d7fb8842049a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>