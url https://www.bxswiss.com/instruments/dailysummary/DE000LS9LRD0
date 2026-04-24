--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R462af4ea364c419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ee000a68674aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013d7fb8842049a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e47e608ef854270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c11a1c0c1d8411d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013d7fb8842049a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4cc03ca484438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e47e608ef854270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>