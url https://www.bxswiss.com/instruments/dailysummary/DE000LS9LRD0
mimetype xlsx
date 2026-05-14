--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ee000a68674aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54388f3a314342f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e47e608ef854270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d86e50b0a324b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4cc03ca484438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e47e608ef854270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9237558826114043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d86e50b0a324b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>