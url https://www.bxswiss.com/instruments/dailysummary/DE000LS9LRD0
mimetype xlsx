--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54388f3a314342f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7059beb374453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d86e50b0a324b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836a5f7176d741ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9237558826114043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d86e50b0a324b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b2318457624c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836a5f7176d741ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>304,829</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>