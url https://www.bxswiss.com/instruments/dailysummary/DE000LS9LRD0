--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7059beb374453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d607ffe0b04691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836a5f7176d741ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951da19c3c5847bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24b2318457624c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836a5f7176d741ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41faab470c4b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951da19c3c5847bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>