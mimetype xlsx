--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d607ffe0b04691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1333f7ffe4a6485b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R951da19c3c5847bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ecd103fd024231"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41faab470c4b42a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R951da19c3c5847bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611c0b1920604fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ecd103fd024231" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>