--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1333f7ffe4a6485b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff6e231da24496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70ecd103fd024231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ff0003b43545a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R611c0b1920604fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70ecd103fd024231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07074d2b14a4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ff0003b43545a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>