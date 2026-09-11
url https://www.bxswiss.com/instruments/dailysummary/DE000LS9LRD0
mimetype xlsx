--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff6e231da24496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0692b1455443b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36ff0003b43545a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112910d78043419a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb07074d2b14a4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36ff0003b43545a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a41ae25ca244f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112910d78043419a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>