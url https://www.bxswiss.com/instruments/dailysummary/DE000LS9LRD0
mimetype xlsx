--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e0692b1455443b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb0e5834db74777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R112910d78043419a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18411f0812a94e56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a41ae25ca244f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R112910d78043419a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86ae700fe434679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18411f0812a94e56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>