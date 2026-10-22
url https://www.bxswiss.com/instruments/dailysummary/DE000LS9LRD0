--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb0e5834db74777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958bf6d0f17243e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18411f0812a94e56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6260e15d69b4a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86ae700fe434679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18411f0812a94e56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re462ed2b69784bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6260e15d69b4a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>D&amp;G Global Players</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LRD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>333,031</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,380</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>