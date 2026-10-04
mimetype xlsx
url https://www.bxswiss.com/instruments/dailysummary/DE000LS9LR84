--- v10 (2026-09-13)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e574bc348c44a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e9be07975f4881" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b0c0a970174dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e05bee0d0a64f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0501b38fa88c42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b0c0a970174dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc311a13f874ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e05bee0d0a64f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>