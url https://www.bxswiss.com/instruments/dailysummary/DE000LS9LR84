--- v11 (2026-10-04)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e9be07975f4881" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc508f4e976a14b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e05bee0d0a64f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b486db37c8c4eb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc311a13f874ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e05bee0d0a64f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd5481b9a834a8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b486db37c8c4eb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>