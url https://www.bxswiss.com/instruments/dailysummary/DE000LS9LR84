--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca268257eec542c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1495ab23c446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98d0870096c4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b12d12dd6b84ccc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b1157ef6dd4ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98d0870096c4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22028f2a7781402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b12d12dd6b84ccc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>