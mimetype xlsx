--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40f1495ab23c446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089f1220ec784ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b12d12dd6b84ccc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3436fdcdb7184564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22028f2a7781402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b12d12dd6b84ccc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4854d35e5952484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3436fdcdb7184564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,941</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>