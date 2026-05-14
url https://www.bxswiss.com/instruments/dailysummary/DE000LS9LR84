--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089f1220ec784ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfce8be0a2b74b42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3436fdcdb7184564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd457bbd52dec45ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4854d35e5952484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3436fdcdb7184564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e8c610acf34b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd457bbd52dec45ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>