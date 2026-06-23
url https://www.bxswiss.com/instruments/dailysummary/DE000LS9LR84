--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfce8be0a2b74b42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98493895584f4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd457bbd52dec45ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9ea4094c7b4a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3e8c610acf34b7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd457bbd52dec45ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7f03604ff6435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9ea4094c7b4a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>233,284</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>