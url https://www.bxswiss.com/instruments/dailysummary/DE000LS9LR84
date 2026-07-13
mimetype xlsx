--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98493895584f4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44716cf0723b4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9ea4094c7b4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5db53ffb364581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d7f03604ff6435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9ea4094c7b4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65386d2d12be4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5db53ffb364581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>