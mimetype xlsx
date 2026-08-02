--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44716cf0723b4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb552468b065d4eda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5db53ffb364581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6d3318e6734b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65386d2d12be4208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5db53ffb364581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad97c351ff2648bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6d3318e6734b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>