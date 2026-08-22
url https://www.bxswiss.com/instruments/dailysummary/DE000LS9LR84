--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb552468b065d4eda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1eb0ca4fc24066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb6d3318e6734b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10b408d303d42ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad97c351ff2648bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb6d3318e6734b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70220691d6f4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10b408d303d42ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>