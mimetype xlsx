--- v9 (2026-08-22)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1eb0ca4fc24066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e574bc348c44a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc10b408d303d42ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b0c0a970174dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70220691d6f4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc10b408d303d42ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0501b38fa88c42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b0c0a970174dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,085</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>