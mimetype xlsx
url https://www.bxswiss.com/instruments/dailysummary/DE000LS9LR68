--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fba49f6c6f54668" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7429c9115e46ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39c7e8851e6b4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1af358a9394e45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb24e572de06f4ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39c7e8851e6b4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6a8a3e84ec4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1af358a9394e45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>