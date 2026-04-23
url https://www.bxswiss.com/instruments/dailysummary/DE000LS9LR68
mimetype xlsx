--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7429c9115e46ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93003427f304e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1af358a9394e45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2944bd86f4684e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec6a8a3e84ec4c66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1af358a9394e45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2910d30e5560447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2944bd86f4684e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>