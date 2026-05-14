--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf93003427f304e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19fb60c489a148f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2944bd86f4684e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afb8e1d8ca14782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2910d30e5560447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2944bd86f4684e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6601db6b1ae84396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afb8e1d8ca14782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,879</x:t>
@@ -710,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>