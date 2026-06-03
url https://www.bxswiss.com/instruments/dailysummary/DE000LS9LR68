--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19fb60c489a148f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cc5d15991c43cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4afb8e1d8ca14782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cad1280b0f4455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6601db6b1ae84396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4afb8e1d8ca14782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref110bad7c9c4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cad1280b0f4455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...70 lines deleted...]
-          <x:t>203,939</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,656</x:t>
-[...485 lines deleted...]
-          <x:t>199,438</x:t>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>