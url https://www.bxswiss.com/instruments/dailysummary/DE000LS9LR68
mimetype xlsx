--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64cc5d15991c43cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf934d3fa20484751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cad1280b0f4455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c873202036641a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref110bad7c9c4f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cad1280b0f4455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea1d3e37c7b4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c873202036641a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>