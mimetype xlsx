--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf934d3fa20484751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfda46373894a1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c873202036641a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd8264eae0c4cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfea1d3e37c7b4765" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c873202036641a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe59bb866a0940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd8264eae0c4cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>