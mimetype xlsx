--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfda46373894a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f8943576ae45b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refd8264eae0c4cd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed03b775ebd4732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe59bb866a0940a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refd8264eae0c4cd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4a271a23c64de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed03b775ebd4732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>