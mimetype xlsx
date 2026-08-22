--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f8943576ae45b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d21daca21642bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ed03b775ebd4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e795985d254afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d4a271a23c64de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ed03b775ebd4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb02a20e4d3948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e795985d254afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>