--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93d21daca21642bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241172b767b84736" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e795985d254afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4c905962ad4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb02a20e4d3948e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e795985d254afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18892ad943244e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4c905962ad4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>