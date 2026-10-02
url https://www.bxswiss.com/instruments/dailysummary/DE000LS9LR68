--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241172b767b84736" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0274b3adbf1d4e93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4c905962ad4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6f3233a5674e52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18892ad943244e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4c905962ad4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re746c94594924677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6f3233a5674e52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>209,099</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,121</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>208,782</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>