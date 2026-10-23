--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0274b3adbf1d4e93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703427c42ac9465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e6f3233a5674e52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d5211e2822844ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re746c94594924677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e6f3233a5674e52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b67e7154dc84578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d5211e2822844ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>208,184</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>206,079</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>