--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e171c12cdd4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f57a804d8b4e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c94e14030e41b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redecf349f03a4332"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199a6e29eb2142ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c94e14030e41b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73fcb32f28f4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redecf349f03a4332" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>