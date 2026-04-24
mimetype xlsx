--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f57a804d8b4e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb17c7d30f01486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redecf349f03a4332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9dfad99763e47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra73fcb32f28f4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redecf349f03a4332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7d93cefb8f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9dfad99763e47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>