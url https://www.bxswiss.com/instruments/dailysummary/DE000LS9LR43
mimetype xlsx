--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb17c7d30f01486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09380fdcc244676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9dfad99763e47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a25cae127564dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e7d93cefb8f43b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9dfad99763e47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5279e56117eb41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a25cae127564dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>