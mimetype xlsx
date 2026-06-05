--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09380fdcc244676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3c835849c94fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a25cae127564dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2e4c1c52f54dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5279e56117eb41b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a25cae127564dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9817aaa511c64fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2e4c1c52f54dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...144 lines deleted...]
-          <x:t>115,826</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,679</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>113,679</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>