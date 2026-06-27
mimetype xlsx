--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc3c835849c94fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f0fff7181c4da4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2e4c1c52f54dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c8871149ee46d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9817aaa511c64fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2e4c1c52f54dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f741e85fcc48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c8871149ee46d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>