--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f0fff7181c4da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead034e503b4878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0c8871149ee46d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf260a2fe46e4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f741e85fcc48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0c8871149ee46d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d65a126268489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf260a2fe46e4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>116,166</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,614</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>116,614</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>