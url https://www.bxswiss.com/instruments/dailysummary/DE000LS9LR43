--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ead034e503b4878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564dcba990314c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf260a2fe46e4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3206e4658e64d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1d65a126268489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf260a2fe46e4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6345b61e8439423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3206e4658e64d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>