--- v12 (2026-08-06)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564dcba990314c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400e46623cef4193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3206e4658e64d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7504b1f7f1c41ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6345b61e8439423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3206e4658e64d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccb239b4b2d4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7504b1f7f1c41ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>125,007</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>