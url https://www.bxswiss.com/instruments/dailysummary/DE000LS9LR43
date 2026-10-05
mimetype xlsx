--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400e46623cef4193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8930102a13b414c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7504b1f7f1c41ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35da6dee98da4b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdccb239b4b2d4071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7504b1f7f1c41ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36209900e48b4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35da6dee98da4b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>129,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>