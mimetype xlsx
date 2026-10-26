--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8930102a13b414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ced8edbe014175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35da6dee98da4b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268e27ce98c94a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36209900e48b4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35da6dee98da4b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58f1cb7b82f148ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268e27ce98c94a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Large/Mid/Small-Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR43</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,208</x:t>
-[...252 lines deleted...]
-          <x:t>128,230</x:t>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>