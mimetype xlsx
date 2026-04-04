--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44e7e9521ab44639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2350f392a8f048fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e44561330f4018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c13e98af6840fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4649651099f041fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e44561330f4018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3616c6713b6d470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c13e98af6840fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>