--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2350f392a8f048fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7939178d8a46ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94c13e98af6840fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a6ef89f6ad49a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3616c6713b6d470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94c13e98af6840fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ead445cf3be418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a6ef89f6ad49a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>