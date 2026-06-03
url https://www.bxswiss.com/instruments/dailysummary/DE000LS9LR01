--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd7939178d8a46ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cf586d7b8d418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a6ef89f6ad49a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ec10d602784ee9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ead445cf3be418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a6ef89f6ad49a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5544efb739ea4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ec10d602784ee9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>134,345</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>