--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0cf586d7b8d418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bf6ace2aa74a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13ec10d602784ee9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4c8f4896a34634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5544efb739ea4810" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13ec10d602784ee9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5925368d482f408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4c8f4896a34634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,636</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>