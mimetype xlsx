--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bf6ace2aa74a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858add9d72734227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a4c8f4896a34634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484abd7440314fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5925368d482f408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a4c8f4896a34634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75812dddb804c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484abd7440314fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,321 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -630,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>