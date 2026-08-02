--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R858add9d72734227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2805e1e608f4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R484abd7440314fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3b93dd635f442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf75812dddb804c3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R484abd7440314fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6637b43f2a34079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3b93dd635f442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>