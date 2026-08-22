--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2805e1e608f4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f483da161494e38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3b93dd635f442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9964be9a8854397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6637b43f2a34079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3b93dd635f442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193e0e528fc64d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9964be9a8854397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>