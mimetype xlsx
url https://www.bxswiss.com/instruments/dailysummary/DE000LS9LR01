--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f483da161494e38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2abe26f81ba4f3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9964be9a8854397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea59f07b66e743e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R193e0e528fc64d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9964be9a8854397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7538e8f6b36c4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea59f07b66e743e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>