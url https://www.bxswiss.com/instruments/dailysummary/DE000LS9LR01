--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2abe26f81ba4f3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a508d3797bf494d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea59f07b66e743e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9274ef2b2a4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7538e8f6b36c4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea59f07b66e743e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7797f2c516344575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9274ef2b2a4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>147,317</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,402</x:t>
-[...21 lines deleted...]
-          <x:t>144,743</x:t>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,414</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,863</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>