--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a508d3797bf494d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d1e08b6cfd4733" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a9274ef2b2a4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfba8f08867433a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7797f2c516344575" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a9274ef2b2a4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebb02a426e84fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfba8f08867433a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fächer-Investment der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LR01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>144,471</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...559 lines deleted...]
-          <x:t>141,036</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>