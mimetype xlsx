--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc12f0c15921a415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a3cad56a9f4a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c7c49ddbe94f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416a2454586f481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R965d01618740445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c7c49ddbe94f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c93406a2ee43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416a2454586f481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>