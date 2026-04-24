--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a3cad56a9f4a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c3ec855c4740d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416a2454586f481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e97f7129d54d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c93406a2ee43e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416a2454586f481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0886a8454a4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e97f7129d54d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,556</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>87,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,786</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>