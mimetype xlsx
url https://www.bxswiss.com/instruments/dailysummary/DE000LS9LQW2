--- v4 (2026-04-24)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c3ec855c4740d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958fb021f38d4c98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02e97f7129d54d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c7746b063845fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0886a8454a4da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02e97f7129d54d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce15bf8e9d14627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c7746b063845fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,896</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>