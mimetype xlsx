--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958fb021f38d4c98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49052906929245c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c7746b063845fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe6ec3964384e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce15bf8e9d14627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c7746b063845fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0948bde9bcf451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe6ec3964384e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>