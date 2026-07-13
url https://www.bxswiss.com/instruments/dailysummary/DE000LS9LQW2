--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49052906929245c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb091ce71f14125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe6ec3964384e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80aace005af14a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0948bde9bcf451d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe6ec3964384e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1a0cdcb20d4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80aace005af14a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>