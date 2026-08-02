--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb091ce71f14125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776632c5240943e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80aace005af14a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45cbb2c1575b42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1a0cdcb20d4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80aace005af14a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa9c8733a5c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45cbb2c1575b42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>