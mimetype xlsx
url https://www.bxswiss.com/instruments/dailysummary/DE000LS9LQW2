--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776632c5240943e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4202b08c9a4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45cbb2c1575b42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46844e59f9494541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa9c8733a5c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45cbb2c1575b42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafafe5fc0f3a40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46844e59f9494541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,115</x:t>
-[...360 lines deleted...]
-          <x:t>83,037</x:t>
+          <x:t>100,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>