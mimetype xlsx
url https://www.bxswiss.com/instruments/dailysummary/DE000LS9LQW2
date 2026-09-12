--- v9 (2026-08-22)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff4202b08c9a4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798e31ce531547ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46844e59f9494541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68a4e4363854184"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafafe5fc0f3a40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46844e59f9494541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c9d45995fd42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68a4e4363854184" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>