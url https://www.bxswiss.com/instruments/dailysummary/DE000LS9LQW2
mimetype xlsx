--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798e31ce531547ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff988e9b48924796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68a4e4363854184"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6235423c135944c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c9d45995fd42c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68a4e4363854184" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6a74ba90f34e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6235423c135944c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>93,310</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>