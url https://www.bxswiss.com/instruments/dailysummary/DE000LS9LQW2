--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff988e9b48924796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3097413535d4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6235423c135944c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6720f1d015904a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd6a74ba90f34e03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6235423c135944c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9af0149d2ad4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6720f1d015904a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ZC - TSI USA Hot Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQW2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,284</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>92,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>