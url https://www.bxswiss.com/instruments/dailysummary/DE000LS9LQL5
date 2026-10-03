--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9898e1bc005f4144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfe60bb04544212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2e9e2de2a54f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218ecf077c4c4c12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafdab7c4a134afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2e9e2de2a54f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e9bb50a4d94b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218ecf077c4c4c12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>136,366</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,150</x:t>
-[...404 lines deleted...]
-          <x:t>137,178</x:t>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>