--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfe60bb04544212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7301797b0b4c38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218ecf077c4c4c12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reefc568eaa644e0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e9bb50a4d94b7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218ecf077c4c4c12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R760f7a0b63a24301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reefc568eaa644e0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>