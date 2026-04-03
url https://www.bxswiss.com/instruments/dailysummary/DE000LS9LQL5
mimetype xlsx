--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a984830c0cb4ebb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9237daf4b4744e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e99341f5b6c4d11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3555b7247494300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631bc2176975458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e99341f5b6c4d11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f75afc0d09545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3555b7247494300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>137,217</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>