--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9237daf4b4744e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc69840465349f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3555b7247494300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d0e958a8af47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f75afc0d09545e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3555b7247494300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb58ebf84d544ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d0e958a8af47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>