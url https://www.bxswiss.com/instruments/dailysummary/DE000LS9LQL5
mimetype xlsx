--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc69840465349f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08f0cab65d64ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d0e958a8af47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2355459e9dbc4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb58ebf84d544ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d0e958a8af47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb347f2421ead42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2355459e9dbc4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,499</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>