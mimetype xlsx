--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra08f0cab65d64ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d386e396bae44e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2355459e9dbc4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90859cb940054188"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb347f2421ead42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2355459e9dbc4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8194efe1292447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90859cb940054188" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>134,426</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...462 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>