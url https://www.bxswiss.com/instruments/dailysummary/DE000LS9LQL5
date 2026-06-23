--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d386e396bae44e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd394da62ba43ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90859cb940054188"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422a4773758e45cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8194efe1292447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90859cb940054188" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02aa07e3ee11453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422a4773758e45cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>