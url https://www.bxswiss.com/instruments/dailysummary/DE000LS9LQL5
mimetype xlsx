--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd394da62ba43ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb062711f5c03486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R422a4773758e45cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be17253b16946ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02aa07e3ee11453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R422a4773758e45cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2ddc88212a4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be17253b16946ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>