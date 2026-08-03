--- v10 (2026-07-13)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb062711f5c03486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3957396f594025" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1be17253b16946ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b08bdcbf7349f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b2ddc88212a4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1be17253b16946ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0fa66ac37b4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b08bdcbf7349f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>