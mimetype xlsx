--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe3957396f594025" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e09a4e39644c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2b08bdcbf7349f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c37688b7794ccd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f0fa66ac37b4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2b08bdcbf7349f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1068d734af419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c37688b7794ccd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>