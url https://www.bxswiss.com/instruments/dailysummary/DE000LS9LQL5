--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26e09a4e39644c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9898e1bc005f4144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9c37688b7794ccd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c2e9e2de2a54f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a1068d734af419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9c37688b7794ccd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcafdab7c4a134afa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c2e9e2de2a54f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Beteiligungsunternehmen von CN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>137,288</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,283</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>136,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>