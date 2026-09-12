--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893802b26f2846d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381285bb38344281" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884861bbdc694f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2657a494e264a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbca0ef7bd54d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884861bbdc694f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391305da1b4841c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2657a494e264a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>11,536</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,339</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>11,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,430</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>