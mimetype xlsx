--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381285bb38344281" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0284d3859fbf4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2657a494e264a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3becdaf7b44725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R391305da1b4841c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2657a494e264a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5252682ad5d440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3becdaf7b44725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>13,657</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,139</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>