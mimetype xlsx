--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0284d3859fbf4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc84b5ce236d44ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e3becdaf7b44725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R757cba2abd8c4988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5252682ad5d440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e3becdaf7b44725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0335bc20b27249db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R757cba2abd8c4988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>13,496</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,417</x:t>
-[...97 lines deleted...]
-          <x:t>14,258</x:t>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,963</x:t>
-[...436 lines deleted...]
-          <x:t>15,699</x:t>
+          <x:t>14,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>