--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abfd81b07b2455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834557a8c5f1429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5831f403a964dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fc99b5fb69449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeba5011af240b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5831f403a964dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4d0b2c13bf4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fc99b5fb69449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,800</x:t>
-[...70 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,246</x:t>
-[...225 lines deleted...]
-          <x:t>12,734</x:t>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>