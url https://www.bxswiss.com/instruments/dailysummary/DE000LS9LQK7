--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834557a8c5f1429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1bfc05bd3d4eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9fc99b5fb69449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700f98ad84044116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda4d0b2c13bf4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9fc99b5fb69449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e0aec0a62c47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700f98ad84044116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,246</x:t>
-[...350 lines deleted...]
-          <x:t>12,723</x:t>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,383</x:t>
-[...60 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,889</x:t>
-[...171 lines deleted...]
-          <x:t>11,781</x:t>
+          <x:t>13,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>