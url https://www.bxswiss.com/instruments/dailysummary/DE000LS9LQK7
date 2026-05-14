--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1bfc05bd3d4eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc5c88745ec4af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700f98ad84044116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d2df89c4cc43ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e0aec0a62c47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700f98ad84044116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dc68ec97374785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d2df89c4cc43ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,889</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,273</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>