--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc5c88745ec4af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf506d28541bb4c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d2df89c4cc43ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7f69f9143a4e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9dc68ec97374785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d2df89c4cc43ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3683518e336e49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7f69f9143a4e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>13,555</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,830</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>