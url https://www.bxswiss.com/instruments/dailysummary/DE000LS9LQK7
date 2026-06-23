--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf506d28541bb4c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7acede2eebd4976" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7f69f9143a4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0828d973a98a435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3683518e336e49e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7f69f9143a4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b16fe6e898d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0828d973a98a435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,690</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>