--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7acede2eebd4976" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182a70486fb74681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0828d973a98a435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89266b9eec3d475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b16fe6e898d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0828d973a98a435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096469147dad4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89266b9eec3d475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,823</x:t>
-[...134 lines deleted...]
-          <x:t>11,253</x:t>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,032</x:t>
-[...188 lines deleted...]
-          <x:t>11,419</x:t>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>