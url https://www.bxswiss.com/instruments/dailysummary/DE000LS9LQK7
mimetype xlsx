--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182a70486fb74681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb23c9d4c73a460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89266b9eec3d475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46597fd0d9f4e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R096469147dad4700" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89266b9eec3d475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d90cc02c324a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46597fd0d9f4e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,601</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,782</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>