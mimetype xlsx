--- v11 (2026-08-02)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb23c9d4c73a460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb85b3d855184aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46597fd0d9f4e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae64f67d408d4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d90cc02c324a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46597fd0d9f4e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a24fa8e7e940cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae64f67d408d4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>