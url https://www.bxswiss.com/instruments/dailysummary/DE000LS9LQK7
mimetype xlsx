--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb85b3d855184aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R893802b26f2846d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae64f67d408d4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R884861bbdc694f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a24fa8e7e940cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae64f67d408d4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafbca0ef7bd54d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R884861bbdc694f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>cocabuffys global invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>