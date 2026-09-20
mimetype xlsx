--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a20ad850df4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re208d597e520449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda72189fd3b94b1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re301f356d9ee4179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59109bbffa34991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda72189fd3b94b1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20f7abed2a34a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re301f356d9ee4179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>