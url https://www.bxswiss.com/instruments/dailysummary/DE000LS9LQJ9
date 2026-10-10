--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re208d597e520449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1089ba666e4f40ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re301f356d9ee4179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86921ff14331427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20f7abed2a34a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re301f356d9ee4179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205f8421b28f4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86921ff14331427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>