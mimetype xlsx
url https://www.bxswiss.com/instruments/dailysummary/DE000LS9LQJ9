--- v14 (2026-10-10)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1089ba666e4f40ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dfc7e0b585f4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86921ff14331427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4eb8a526a64d4614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205f8421b28f4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86921ff14331427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc456cf9d7704d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4eb8a526a64d4614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>134,903</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,823</x:t>
-[...382 lines deleted...]
-          <x:t>136,209</x:t>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>