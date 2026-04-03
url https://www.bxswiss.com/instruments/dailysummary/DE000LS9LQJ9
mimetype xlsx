--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e21daead41045ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a74cca5ea8e4d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767655a75b9044ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803d7568d361492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94cbf292bd0245b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767655a75b9044ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f3b72a46024d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803d7568d361492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>95,288</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>