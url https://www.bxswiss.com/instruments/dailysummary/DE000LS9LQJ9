--- v5 (2026-04-03)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a74cca5ea8e4d1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d4c6f39a944d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R803d7568d361492c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf2dce8255b4633"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f3b72a46024d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R803d7568d361492c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2512e3464fc48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf2dce8255b4633" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,407</x:t>
@@ -791,31 +258,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>