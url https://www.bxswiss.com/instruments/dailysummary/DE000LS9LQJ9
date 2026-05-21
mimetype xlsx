--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d4c6f39a944d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca315bf4c0e8418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf2dce8255b4633"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da9ca26adb14f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2512e3464fc48a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf2dce8255b4633" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6061a97b42914017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da9ca26adb14f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>