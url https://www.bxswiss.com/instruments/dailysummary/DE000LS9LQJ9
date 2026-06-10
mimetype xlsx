--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca315bf4c0e8418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a62b92a94494cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da9ca26adb14f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86a8a76c7ea4d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6061a97b42914017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da9ca26adb14f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd305d5cb2a4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86a8a76c7ea4d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,437</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,092</x:t>
-[...415 lines deleted...]
-        <x:is>
           <x:t>103,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>104,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>