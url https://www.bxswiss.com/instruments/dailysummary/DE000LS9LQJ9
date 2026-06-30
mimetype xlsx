--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a62b92a94494cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2553774dd0014c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra86a8a76c7ea4d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadf609912cc4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd305d5cb2a4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra86a8a76c7ea4d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9c20b127b7449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadf609912cc4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>