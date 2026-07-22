--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2553774dd0014c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d2c5aa16734aa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcadf609912cc4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re618752cf6ee4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9c20b127b7449e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcadf609912cc4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b26143a230d4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re618752cf6ee4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>