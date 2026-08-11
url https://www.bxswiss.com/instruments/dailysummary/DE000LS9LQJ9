--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d2c5aa16734aa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9592f472325746e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re618752cf6ee4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777656414fa642dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b26143a230d4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re618752cf6ee4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12bc869701284d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777656414fa642dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>