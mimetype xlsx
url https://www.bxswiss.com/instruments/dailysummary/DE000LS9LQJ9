--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9592f472325746e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19a20ad850df4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R777656414fa642dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda72189fd3b94b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12bc869701284d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R777656414fa642dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59109bbffa34991" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda72189fd3b94b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE, Aktien, Aussicht A++</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>