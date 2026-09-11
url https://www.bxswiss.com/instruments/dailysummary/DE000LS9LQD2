--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd026c0e2bdec491a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005df5e61fb64e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f5177c96b74e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c519b62cde24d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0a8a1f61ff4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f5177c96b74e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8503c69cd242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c519b62cde24d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>