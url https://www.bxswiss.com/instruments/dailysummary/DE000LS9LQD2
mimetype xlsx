--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R005df5e61fb64e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9c2e2285ac4b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c519b62cde24d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafa770e9f0d4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c8503c69cd242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c519b62cde24d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4266537de53a4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafa770e9f0d4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>173,498</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,498</x:t>
-[...512 lines deleted...]
-          <x:t>171,977</x:t>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>