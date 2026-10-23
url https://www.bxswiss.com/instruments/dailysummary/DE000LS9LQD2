--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f9c2e2285ac4b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13cee0ca1e4145d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafa770e9f0d4cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a352f3fcb74582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4266537de53a4dfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafa770e9f0d4cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89d3497f063640ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a352f3fcb74582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>