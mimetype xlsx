--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7e5f8fb6cb84991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eae98bfc95d4495" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0c9907d3d6448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303ff450ac9d450d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb735448bbe6414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0c9907d3d6448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d5ab06de7e4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303ff450ac9d450d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>