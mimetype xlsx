--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eae98bfc95d4495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1608f8650a4fba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R303ff450ac9d450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7c7088d899498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d5ab06de7e4438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R303ff450ac9d450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305d010749024b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7c7088d899498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>153,605</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,330</x:t>
-[...237 lines deleted...]
-          <x:t>155,698</x:t>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,107</x:t>
-[...291 lines deleted...]
-          <x:t>155,151</x:t>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>155,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>