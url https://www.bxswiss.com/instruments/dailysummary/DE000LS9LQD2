--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1608f8650a4fba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd1d86a02fb4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7c7088d899498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047b56cefc084681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R305d010749024b98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7c7088d899498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3556b92f9e04587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047b56cefc084681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>157,504</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>161,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,970</x:t>
-[...26 lines deleted...]
-          <x:t>158,855</x:t>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>