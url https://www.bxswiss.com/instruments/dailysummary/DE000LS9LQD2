--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd1d86a02fb4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8503140c91447d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047b56cefc084681"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723e36cb97cd4b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3556b92f9e04587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047b56cefc084681" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990820e06eee479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723e36cb97cd4b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>158,188</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>157,671</x:t>
-[...571 lines deleted...]
-          <x:t>157,999</x:t>
+          <x:t>159,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>