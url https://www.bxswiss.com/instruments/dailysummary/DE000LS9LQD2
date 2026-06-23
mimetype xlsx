--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8503140c91447d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ceff07c4aa4e72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723e36cb97cd4b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153d09e7c1cc4990"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990820e06eee479c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723e36cb97cd4b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ad9f6e0dc84401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153d09e7c1cc4990" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>159,279</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,575</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>