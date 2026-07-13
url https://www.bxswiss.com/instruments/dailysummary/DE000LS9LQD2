--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ceff07c4aa4e72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dda49e023a4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R153d09e7c1cc4990"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e72582f23b43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ad9f6e0dc84401" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R153d09e7c1cc4990" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d66e72679fc4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e72582f23b43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>