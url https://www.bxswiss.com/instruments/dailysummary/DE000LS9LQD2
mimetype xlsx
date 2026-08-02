--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48dda49e023a4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7122006a42834adc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e72582f23b43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f1e9ebdd71496b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d66e72679fc4299" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e72582f23b43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16b2a2d46c9448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f1e9ebdd71496b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>