--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7122006a42834adc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd026c0e2bdec491a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f1e9ebdd71496b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8f5177c96b74e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re16b2a2d46c9448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f1e9ebdd71496b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0a8a1f61ff4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8f5177c96b74e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>gooDividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>166,685</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,673</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>167,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,795</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>