--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a08b9b6b2a4fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf28da228bec48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb87931bfcf14d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0af4b2b2804b0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95f1bcd37654b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb87931bfcf14d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81602605bdbf46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0af4b2b2804b0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>