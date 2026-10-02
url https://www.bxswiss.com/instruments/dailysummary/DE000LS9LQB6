--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf28da228bec48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra424da7bc3f04b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a0af4b2b2804b0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536024a42dbc447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81602605bdbf46d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a0af4b2b2804b0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d886c589734e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536024a42dbc447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>