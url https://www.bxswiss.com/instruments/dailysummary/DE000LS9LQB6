--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra424da7bc3f04b5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce42ca7224a84a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R536024a42dbc447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac94281855f4d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d886c589734e8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R536024a42dbc447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a62c08956a7433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac94281855f4d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>