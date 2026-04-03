--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce178d4f7c2145c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23af722b13c44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac891ab1b8cd4b74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac8149abf784fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ac6b35174004515" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac891ab1b8cd4b74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ddab90cf514a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac8149abf784fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>