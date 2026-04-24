--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra23af722b13c44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ebdd3438f44cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac8149abf784fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2df2a5f3d0412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ddab90cf514a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac8149abf784fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796c405febdf4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2df2a5f3d0412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>