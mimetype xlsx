--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92ebdd3438f44cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096da929a2884757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2df2a5f3d0412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2607288b392a435a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796c405febdf4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2df2a5f3d0412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5a4504f5a141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2607288b392a435a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>