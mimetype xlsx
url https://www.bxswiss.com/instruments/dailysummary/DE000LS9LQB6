--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096da929a2884757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26896c57ea9b4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2607288b392a435a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3cbd16ef7948da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5a4504f5a141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2607288b392a435a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35e5d92d9764747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3cbd16ef7948da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>