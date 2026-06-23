--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26896c57ea9b4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d03ba99318d4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3cbd16ef7948da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e1d8f9d9b9428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re35e5d92d9764747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3cbd16ef7948da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae10539dbb6842df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e1d8f9d9b9428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>