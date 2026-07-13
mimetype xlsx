--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d03ba99318d4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2885579f4ce34541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e1d8f9d9b9428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e574e5eff24d85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae10539dbb6842df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e1d8f9d9b9428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d95086b2f9d4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e574e5eff24d85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>