--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2885579f4ce34541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e411b7d07d4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e574e5eff24d85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bdf4ba63774fdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d95086b2f9d4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e574e5eff24d85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2eb16b619248af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bdf4ba63774fdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>