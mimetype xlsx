--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55e411b7d07d4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a08b9b6b2a4fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bdf4ba63774fdc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb87931bfcf14d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca2eb16b619248af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bdf4ba63774fdc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf95f1bcd37654b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb87931bfcf14d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BANKING</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>