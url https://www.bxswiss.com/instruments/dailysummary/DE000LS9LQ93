--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb581dae610d4429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaf262694e6459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb452d7461bc74875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbbbbedbdc84261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6247a1852d24582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb452d7461bc74875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c8377a1cb04e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbbbbedbdc84261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>