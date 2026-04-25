--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refaf262694e6459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c87d5adf9a04b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbbbbedbdc84261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46837fd651a444c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c8377a1cb04e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbbbbedbdc84261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bbdd647a1e48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46837fd651a444c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>