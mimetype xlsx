--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c87d5adf9a04b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8323b2190cb047c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46837fd651a444c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5c37ec0b204f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82bbdd647a1e48b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46837fd651a444c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8996426483f8488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5c37ec0b204f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>