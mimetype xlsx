--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8323b2190cb047c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50b68b08e6d42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f5c37ec0b204f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398539e5cf754f56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8996426483f8488a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f5c37ec0b204f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14045c841eed4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398539e5cf754f56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>