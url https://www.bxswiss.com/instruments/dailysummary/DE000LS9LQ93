--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc50b68b08e6d42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58077e4599bc4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398539e5cf754f56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4f60942c2d4e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14045c841eed4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398539e5cf754f56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e0f554a5948d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4f60942c2d4e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>