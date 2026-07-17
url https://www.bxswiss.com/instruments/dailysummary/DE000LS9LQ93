--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58077e4599bc4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccd5f7dfe0c4502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4f60942c2d4e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842b5c2c4ef34152"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6e0f554a5948d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4f60942c2d4e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff259672b68b4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842b5c2c4ef34152" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>292,222</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>291,191</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>295,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,916</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>