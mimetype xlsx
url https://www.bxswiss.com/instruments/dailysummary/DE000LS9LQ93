--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccd5f7dfe0c4502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bffcdf989d84886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R842b5c2c4ef34152"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f7abd29bea421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff259672b68b4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R842b5c2c4ef34152" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dc058ab9564430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f7abd29bea421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>