--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bffcdf989d84886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11da1294c23c40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8f7abd29bea421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb761ff9ef1433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51dc058ab9564430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8f7abd29bea421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1668cca3ac1b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb761ff9ef1433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>