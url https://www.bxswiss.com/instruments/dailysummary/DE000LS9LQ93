--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11da1294c23c40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab9ea2838e434c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb761ff9ef1433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9865b998c44f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1668cca3ac1b4328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb761ff9ef1433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b5af10d6af487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9865b998c44f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>