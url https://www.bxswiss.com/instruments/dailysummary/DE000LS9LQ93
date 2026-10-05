--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab9ea2838e434c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4343c52ff61941d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc9865b998c44f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59eb92ee07b84057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b5af10d6af487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc9865b998c44f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaed593de87447d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59eb92ee07b84057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>