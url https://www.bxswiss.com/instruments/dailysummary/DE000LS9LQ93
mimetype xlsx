--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4343c52ff61941d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R219f03c3f11a4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59eb92ee07b84057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14edda8776b4d80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaed593de87447d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59eb92ee07b84057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43da344944047b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14edda8776b4d80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LQ93</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>