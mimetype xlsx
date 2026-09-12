--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e956d6a23c74227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ca26ff1b53437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf58fe3b3394fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a33a3e8c6e64464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd931f15fd7734606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf58fe3b3394fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746e5d835b1248c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a33a3e8c6e64464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>