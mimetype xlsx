--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ca26ff1b53437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301427108fba4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a33a3e8c6e64464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e98289ae78c4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R746e5d835b1248c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a33a3e8c6e64464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280a1cc2525c415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e98289ae78c4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>203,298</x:t>
-[...333 lines deleted...]
-          <x:t>198,546</x:t>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>