--- v12 (2026-10-02)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R301427108fba4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94d8a153c6be4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e98289ae78c4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3df10d24864570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280a1cc2525c415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e98289ae78c4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d51405aa18d4697" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3df10d24864570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>197,843</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,865</x:t>
-[...431 lines deleted...]
-          <x:t>204,286</x:t>
+          <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>