--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c47daa8a39845d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88acde9cab9d4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bebc73f9dc419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcb11bf75804786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bf1e7a7e3f4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bebc73f9dc419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127de3baed1149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcb11bf75804786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...328 lines deleted...]
-          <x:t>153,104</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>156,524</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>