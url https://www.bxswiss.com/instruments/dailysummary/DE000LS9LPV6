--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88acde9cab9d4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5017f46b3b384110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfcb11bf75804786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3fbf1fcbe14eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127de3baed1149e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfcb11bf75804786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106c8555974b4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3fbf1fcbe14eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>