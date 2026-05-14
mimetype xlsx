--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5017f46b3b384110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c15a58499ac4204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3fbf1fcbe14eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28766dd835ce43e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R106c8555974b4cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3fbf1fcbe14eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45aa23d36eaa411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28766dd835ce43e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>