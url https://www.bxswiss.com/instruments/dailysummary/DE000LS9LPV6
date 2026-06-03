--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c15a58499ac4204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7693f725e4a4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28766dd835ce43e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cdad7ea77c64c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45aa23d36eaa411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28766dd835ce43e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48444857490c4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cdad7ea77c64c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>