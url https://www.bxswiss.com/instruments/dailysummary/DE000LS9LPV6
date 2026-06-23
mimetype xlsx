--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7693f725e4a4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5574f5d21c1e41f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cdad7ea77c64c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7bd6c6409e434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48444857490c4892" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cdad7ea77c64c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98263586d23407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7bd6c6409e434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>