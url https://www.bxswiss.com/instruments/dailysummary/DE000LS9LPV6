--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5574f5d21c1e41f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6871f24734664faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red7bd6c6409e434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3a2675a48140d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98263586d23407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red7bd6c6409e434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e88905da704c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3a2675a48140d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>194,305</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>191,821</x:t>
-[...409 lines deleted...]
-          <x:t>199,453</x:t>
+          <x:t>196,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>