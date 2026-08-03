--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6871f24734664faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re773c5a256fc4cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3a2675a48140d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9df6f93d8f4cc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e88905da704c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3a2675a48140d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5559bc388ce240a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9df6f93d8f4cc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>