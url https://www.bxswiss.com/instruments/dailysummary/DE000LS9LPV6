--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re773c5a256fc4cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e956d6a23c74227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d9df6f93d8f4cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf58fe3b3394fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5559bc388ce240a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d9df6f93d8f4cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd931f15fd7734606" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf58fe3b3394fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>David gegen Goliath - nur Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LPV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>