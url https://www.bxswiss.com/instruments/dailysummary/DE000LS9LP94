--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17cc51a537a54cbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86877d0babd647c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc294a4ec33d48cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9d56fd95ca4715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re34dcdd03a9b4d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc294a4ec33d48cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a255812f4b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9d56fd95ca4715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>