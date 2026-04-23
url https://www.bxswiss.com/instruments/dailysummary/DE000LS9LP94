--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86877d0babd647c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a7cc0eaa0a4e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9d56fd95ca4715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab1472192d845b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01a255812f4b4c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9d56fd95ca4715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e6c982802040a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab1472192d845b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>