--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2a7cc0eaa0a4e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9af6169dfc9426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab1472192d845b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d24bcfa010458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58e6c982802040a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab1472192d845b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3793beb79705447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d24bcfa010458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>