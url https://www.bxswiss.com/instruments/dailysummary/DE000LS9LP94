--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9af6169dfc9426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c808ccad7124a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77d24bcfa010458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339a73e4d28e4a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3793beb79705447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77d24bcfa010458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fadaeb6d874ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339a73e4d28e4a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>