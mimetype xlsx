--- v8 (2026-06-03)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c808ccad7124a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8917950681e54d31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339a73e4d28e4a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fa837b10b24b5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37fadaeb6d874ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339a73e4d28e4a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9831245bcc11447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fa837b10b24b5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>