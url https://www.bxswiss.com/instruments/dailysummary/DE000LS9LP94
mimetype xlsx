--- v9 (2026-06-24)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8917950681e54d31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782402c0953b4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fa837b10b24b5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2804ae520c4f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9831245bcc11447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fa837b10b24b5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fda8048c7d463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2804ae520c4f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>200,947</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,056</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>197,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,868</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,898</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>