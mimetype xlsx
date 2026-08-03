--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782402c0953b4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18082e23a84e468a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2804ae520c4f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57402f96c69a40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5fda8048c7d463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2804ae520c4f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc77d7ca13a45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57402f96c69a40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>