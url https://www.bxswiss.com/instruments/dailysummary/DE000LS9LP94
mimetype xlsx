--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18082e23a84e468a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb53ed6cc9a4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57402f96c69a40a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8f546d4b1d4fc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc77d7ca13a45e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57402f96c69a40a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6953eaeb2fc64bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8f546d4b1d4fc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>