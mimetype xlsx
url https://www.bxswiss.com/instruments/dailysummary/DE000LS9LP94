--- v12 (2026-08-24)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb53ed6cc9a4fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6c67feea414f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8f546d4b1d4fc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c78242ba124a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6953eaeb2fc64bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8f546d4b1d4fc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f793594a0804349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c78242ba124a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>213,556</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>