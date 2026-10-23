--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6c67feea414f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efb8275714b4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1c78242ba124a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bec2a76c6f848ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f793594a0804349" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1c78242ba124a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ec47c303cd494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bec2a76c6f848ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ente oder Adler</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,695</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>