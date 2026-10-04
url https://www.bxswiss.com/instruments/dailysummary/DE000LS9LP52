--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a090ed0c01406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792e91644508449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb712452948ae49f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982c4a29647d4848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e146fe69f284f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb712452948ae49f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb6add07e434351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982c4a29647d4848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>