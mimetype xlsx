--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R792e91644508449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0427307d7947c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R982c4a29647d4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7162ec2066f7492c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fb6add07e434351" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R982c4a29647d4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1bca21e1adb464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7162ec2066f7492c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>