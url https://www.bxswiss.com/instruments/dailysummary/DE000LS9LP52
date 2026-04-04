--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ae5343a47d44495" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f1421c0eb34046" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec7ed1e5dfed4d71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c08306b2cd4e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ff3eee8fcd48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec7ed1e5dfed4d71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0134416839a24ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c08306b2cd4e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>