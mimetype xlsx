--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f1421c0eb34046" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaad1fd50bc54151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c08306b2cd4e6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5702ddf752c8467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0134416839a24ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c08306b2cd4e6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840e2ab83abd4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5702ddf752c8467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>