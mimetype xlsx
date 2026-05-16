--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfaad1fd50bc54151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffec5a0046c14a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5702ddf752c8467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551d60fcceba4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R840e2ab83abd4129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5702ddf752c8467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df1a5564a3a4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551d60fcceba4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>