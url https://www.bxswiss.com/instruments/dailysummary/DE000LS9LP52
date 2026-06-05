--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffec5a0046c14a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba9826f4fdc4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R551d60fcceba4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0309e022e8fc4c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df1a5564a3a4842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R551d60fcceba4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4bdec6efbe4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0309e022e8fc4c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>