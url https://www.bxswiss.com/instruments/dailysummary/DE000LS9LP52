--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba9826f4fdc4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724cf8e83e2f439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0309e022e8fc4c9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0896db74180c4d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4bdec6efbe4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0309e022e8fc4c9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd128cc484a4447e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0896db74180c4d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>