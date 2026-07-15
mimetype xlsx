--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R724cf8e83e2f439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f715290f494a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0896db74180c4d62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633f691d8b814a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd128cc484a4447e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0896db74180c4d62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7659a4e28ed043c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633f691d8b814a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>140,040</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,667</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>138,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,676</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>