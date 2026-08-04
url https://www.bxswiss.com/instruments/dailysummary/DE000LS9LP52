--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f715290f494a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6c350e395040c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R633f691d8b814a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209cfaf5832d48f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7659a4e28ed043c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R633f691d8b814a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438261595d2d45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209cfaf5832d48f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>