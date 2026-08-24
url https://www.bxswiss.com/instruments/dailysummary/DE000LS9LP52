--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6c350e395040c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660423bb286c4138" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R209cfaf5832d48f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abc53762e4b4955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R438261595d2d45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R209cfaf5832d48f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83acb20cf56544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abc53762e4b4955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>