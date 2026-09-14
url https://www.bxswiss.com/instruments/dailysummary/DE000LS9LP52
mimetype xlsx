--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660423bb286c4138" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61a090ed0c01406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2abc53762e4b4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb712452948ae49f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83acb20cf56544c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2abc53762e4b4955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e146fe69f284f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb712452948ae49f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>X-FOKUSSIERT nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>141,421</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,868</x:t>
-[...6 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>141,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>