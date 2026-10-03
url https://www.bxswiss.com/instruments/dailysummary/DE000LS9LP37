--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re916c014decc4aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1474c94d514cda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0445ee4a0d4325"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd162b3eaad484361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678e5cefe87e4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0445ee4a0d4325" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a2e8db735343cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd162b3eaad484361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>