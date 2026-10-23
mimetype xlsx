--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1474c94d514cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8e335b642b4ee8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd162b3eaad484361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e2ba31dacf449d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98a2e8db735343cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd162b3eaad484361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b6e02cb558a4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e2ba31dacf449d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>