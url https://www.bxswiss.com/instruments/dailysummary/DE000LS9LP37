--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bc8893e8734ea0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a04b72fed464ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0c1d6dac3da43bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f7c471083e4e1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5731f19712114b23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0c1d6dac3da43bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc788a67999a4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f7c471083e4e1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>