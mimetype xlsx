--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a04b72fed464ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac1d77970cf4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61f7c471083e4e1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9ce4a04679498c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc788a67999a4150" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61f7c471083e4e1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d89f4f7a88445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9ce4a04679498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>