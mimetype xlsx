--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac1d77970cf4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ba941b490644b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d9ce4a04679498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448e5de932d14b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d89f4f7a88445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d9ce4a04679498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624e01046c5742e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448e5de932d14b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>