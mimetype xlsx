--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ba941b490644b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1862070002154056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448e5de932d14b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra595f9b4148046f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624e01046c5742e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448e5de932d14b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d5976d13ee4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra595f9b4148046f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>