--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1862070002154056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241019ac5d764b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra595f9b4148046f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c11c70e97504ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d5976d13ee4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra595f9b4148046f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c80adfd75344c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c11c70e97504ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>