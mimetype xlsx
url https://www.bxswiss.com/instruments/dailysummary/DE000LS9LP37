--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R241019ac5d764b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1a0b886a4a4221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c11c70e97504ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a2662861884298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c80adfd75344c68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c11c70e97504ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef144fc08eb4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a2662861884298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>