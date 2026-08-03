--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1a0b886a4a4221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b4a46eaf5540a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a2662861884298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306d5d2a6c0e4ff3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef144fc08eb4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a2662861884298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824da9b7ba614571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306d5d2a6c0e4ff3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>122,325</x:t>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,346</x:t>
-[...97 lines deleted...]
-          <x:t>118,132</x:t>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,396</x:t>
-[...60 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>113,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,860</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>119,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>