--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b4a46eaf5540a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e13f1a46994c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R306d5d2a6c0e4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redda051e95a44293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824da9b7ba614571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R306d5d2a6c0e4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ee57b44abd4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redda051e95a44293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>