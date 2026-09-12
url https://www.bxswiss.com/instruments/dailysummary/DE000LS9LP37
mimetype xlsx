--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e13f1a46994c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re916c014decc4aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redda051e95a44293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f0445ee4a0d4325"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27ee57b44abd4252" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redda051e95a44293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R678e5cefe87e4fff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f0445ee4a0d4325" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HL Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP37</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>