--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1734e531d5bf4aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2087c4e80c3f46e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01879d3b510e4722"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6579623725814e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cc9233a55142ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01879d3b510e4722" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb785382aca41490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6579623725814e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...43 lines deleted...]
-          <x:t>326,660</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>325,902</x:t>
-[...566 lines deleted...]
-          <x:t>326,436</x:t>
+          <x:t>324,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>