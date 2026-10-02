--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2087c4e80c3f46e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcd8c5d2c774e53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6579623725814e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0a2573280e459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb785382aca41490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6579623725814e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5d2e7b3c304a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0a2573280e459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>326,944</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>325,659</x:t>
-[...431 lines deleted...]
-          <x:t>325,840</x:t>
+          <x:t>325,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>