--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcd8c5d2c774e53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R932287a8451c4dce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb0a2573280e459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fbb45a23f247d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5d2e7b3c304a91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb0a2573280e459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e82f82847f14a01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fbb45a23f247d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>