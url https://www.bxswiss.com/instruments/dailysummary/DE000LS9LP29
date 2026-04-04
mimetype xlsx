--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8680099815be4456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58834934629044a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4c991bafc54044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a539251b0b4595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8328013f878f4af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4c991bafc54044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccf6f2b4e4441e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a539251b0b4595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>