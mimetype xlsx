--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58834934629044a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327a52196abd4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a539251b0b4595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc52eea456a4faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ccf6f2b4e4441e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a539251b0b4595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc33daa2bd04525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc52eea456a4faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>250,233</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,336</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,157</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>