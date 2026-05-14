--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327a52196abd4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f3781bc01340b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc52eea456a4faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffaadbe0f8c410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfc33daa2bd04525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc52eea456a4faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121602e6d283454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffaadbe0f8c410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>