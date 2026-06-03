--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f3781bc01340b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507951bad0c14f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ffaadbe0f8c410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a708ec93394326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121602e6d283454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ffaadbe0f8c410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05f742d23094aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a708ec93394326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>