--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R507951bad0c14f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7d3ba37d6d4224" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7a708ec93394326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e3bf3648674e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re05f742d23094aa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7a708ec93394326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1640839d976474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e3bf3648674e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>