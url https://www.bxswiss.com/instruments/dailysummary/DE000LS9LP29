--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7d3ba37d6d4224" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eafac396fd4247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e3bf3648674e91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae8e5987f66445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1640839d976474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e3bf3648674e91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e20a5086f1141b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae8e5987f66445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>