--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5eafac396fd4247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10273f3f8c694a02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae8e5987f66445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c6d097f66e4dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e20a5086f1141b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae8e5987f66445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5be1e8d93248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c6d097f66e4dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>