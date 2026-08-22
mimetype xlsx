--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10273f3f8c694a02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1734e531d5bf4aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c6d097f66e4dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01879d3b510e4722"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5be1e8d93248ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c6d097f66e4dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6cc9233a55142ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01879d3b510e4722" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Best Choice</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP29</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,874</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>