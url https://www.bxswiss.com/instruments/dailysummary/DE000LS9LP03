--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a893a596e754a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493b7387d8ad468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21eaf36830a547f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313cb62ebe844c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605141a0851d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21eaf36830a547f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb24028f2f54c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313cb62ebe844c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>