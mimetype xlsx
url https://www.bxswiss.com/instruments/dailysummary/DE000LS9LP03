--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R493b7387d8ad468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f16dcbdf4d49f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313cb62ebe844c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83b848ab6ad4d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb24028f2f54c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313cb62ebe844c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafb0aa15c7c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83b848ab6ad4d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>