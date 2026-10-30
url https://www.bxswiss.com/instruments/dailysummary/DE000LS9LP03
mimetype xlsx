--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56f16dcbdf4d49f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3936e234e51c4d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra83b848ab6ad4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43941faabdc44d11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafb0aa15c7c4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra83b848ab6ad4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90bd44fd472433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43941faabdc44d11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>