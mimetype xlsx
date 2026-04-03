--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e0b3fd3ede40ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66be5a63a2346a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d1a18770f44844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5e35b06f60487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c0678de4b94090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d1a18770f44844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2404a67dc94462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5e35b06f60487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>