--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66be5a63a2346a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6854e01da7bf4482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5e35b06f60487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cf23866cf44bfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d2404a67dc94462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5e35b06f60487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69639f4a337240e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cf23866cf44bfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>