--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6854e01da7bf4482" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e51c08f2534ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73cf23866cf44bfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1597b039aa10492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69639f4a337240e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73cf23866cf44bfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ef359e66f84ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1597b039aa10492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>