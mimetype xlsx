--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e51c08f2534ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bd30b4d4b74e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1597b039aa10492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010a4181363046fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ef359e66f84ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1597b039aa10492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9718cc616d9b4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010a4181363046fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>