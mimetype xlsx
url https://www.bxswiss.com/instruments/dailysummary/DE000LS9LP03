--- v9 (2026-06-10)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07bd30b4d4b74e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578acdb692d944ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010a4181363046fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67cfee70f9d4484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9718cc616d9b4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010a4181363046fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb5850bee3e4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67cfee70f9d4484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,221</x:t>
-[...225 lines deleted...]
-          <x:t>176,976</x:t>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>