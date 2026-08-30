--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578acdb692d944ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a893a596e754a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd67cfee70f9d4484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21eaf36830a547f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb5850bee3e4886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd67cfee70f9d4484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605141a0851d4ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21eaf36830a547f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Markenartikelaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LP03</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>176,590</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>