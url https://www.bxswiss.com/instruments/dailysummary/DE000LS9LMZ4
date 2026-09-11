--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd3e78c756b41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0b9ec437014c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108b593442674faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ccdad1482145bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8f086782824ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108b593442674faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5034ed5a09014db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ccdad1482145bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>