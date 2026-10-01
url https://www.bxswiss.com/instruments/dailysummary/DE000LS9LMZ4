--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0b9ec437014c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc303a2a89549a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ccdad1482145bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff2afc6faa24024"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5034ed5a09014db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ccdad1482145bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae556e3103649a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff2afc6faa24024" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>132,035</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,244</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>