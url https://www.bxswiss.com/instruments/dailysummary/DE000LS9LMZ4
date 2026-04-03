--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88332293f77946b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b32edd6a6d3458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e9e3662c3eb46ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9498fe537410494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R150cbd8f6ed143b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e9e3662c3eb46ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f147064edad4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9498fe537410494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>