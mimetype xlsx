--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b32edd6a6d3458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red30d27579a74b1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9498fe537410494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa7c330f73341fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f147064edad4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9498fe537410494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2b896c005b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa7c330f73341fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>