--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red30d27579a74b1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b41686a8254b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa7c330f73341fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692c28a01fb64029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c2b896c005b4333" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa7c330f73341fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33aac6497c4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692c28a01fb64029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>117,820</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,463</x:t>
-[...335 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,853</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>122,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>