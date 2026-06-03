--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b41686a8254b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb274e6124f0c458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R692c28a01fb64029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054de5814fbf4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c33aac6497c4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R692c28a01fb64029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe00b41310734086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054de5814fbf4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...369 lines deleted...]
-          <x:t>13.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>