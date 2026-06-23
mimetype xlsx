--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb274e6124f0c458b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8fee0332214275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R054de5814fbf4599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red17d504e1fe4fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe00b41310734086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R054de5814fbf4599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c126b979424e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red17d504e1fe4fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>