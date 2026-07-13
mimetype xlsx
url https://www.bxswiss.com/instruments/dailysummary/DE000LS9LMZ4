--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe8fee0332214275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ed07e40e8c4880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red17d504e1fe4fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a95389ccfb4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75c126b979424e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red17d504e1fe4fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e05d4f7e0324ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a95389ccfb4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>