--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1ed07e40e8c4880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a4b96c8688473b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a95389ccfb4a7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b85acd6bbf40ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e05d4f7e0324ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a95389ccfb4a7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6115b80e0cb84cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b85acd6bbf40ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>127,631</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>127,461</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>