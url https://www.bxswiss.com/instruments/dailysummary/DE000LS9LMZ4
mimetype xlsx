--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a4b96c8688473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cd3e78c756b41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b85acd6bbf40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R108b593442674faa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6115b80e0cb84cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b85acd6bbf40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea8f086782824ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R108b593442674faa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Black Magic Miners</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMZ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>