--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4e5144fb5d43f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb02f5f739a7490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05aec97fb43543c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf797ce7c38f24a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b7163457084fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05aec97fb43543c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87421ec5fd92413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf797ce7c38f24a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,638</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>