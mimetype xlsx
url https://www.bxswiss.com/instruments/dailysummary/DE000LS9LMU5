--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb02f5f739a7490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f177926f8b48be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf797ce7c38f24a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b8e20c60694439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87421ec5fd92413b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf797ce7c38f24a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7876986c03054795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b8e20c60694439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>