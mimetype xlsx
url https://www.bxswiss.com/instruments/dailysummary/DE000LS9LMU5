--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc040e1389b1496e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re471c3b108764745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea85115a69b949fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba7946bcc634e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5016759540488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea85115a69b949fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7aeeebc877474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba7946bcc634e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>