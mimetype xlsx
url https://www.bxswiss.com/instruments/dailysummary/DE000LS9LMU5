--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re471c3b108764745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0a3f73897f44d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba7946bcc634e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845eed7b9942486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d7aeeebc877474f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba7946bcc634e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77538712053146f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845eed7b9942486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>