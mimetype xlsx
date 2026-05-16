--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0a3f73897f44d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a67fd36f07e4251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845eed7b9942486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801380cfbc184573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77538712053146f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845eed7b9942486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04db7a0fa14047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801380cfbc184573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>