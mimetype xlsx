--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a67fd36f07e4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00698ebd1f44dee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R801380cfbc184573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047b5ba9b9ca4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04db7a0fa14047fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R801380cfbc184573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9286291932594485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047b5ba9b9ca4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>