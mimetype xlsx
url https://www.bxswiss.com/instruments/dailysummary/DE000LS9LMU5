--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00698ebd1f44dee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a70527d2dde4389" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047b5ba9b9ca4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b2ab03b2234475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9286291932594485" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047b5ba9b9ca4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2446bef8a84229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b2ab03b2234475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>