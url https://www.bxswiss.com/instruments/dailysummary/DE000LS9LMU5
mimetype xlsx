--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a70527d2dde4389" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083ccb427aa64898" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32b2ab03b2234475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra399b0ec93994343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2446bef8a84229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32b2ab03b2234475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454f7166ee024e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra399b0ec93994343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>