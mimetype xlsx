--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083ccb427aa64898" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb334942dec48fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra399b0ec93994343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59e549029d64ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454f7166ee024e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra399b0ec93994343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1130ec747141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59e549029d64ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>