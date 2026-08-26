--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bb334942dec48fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91801a3b6b30494a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re59e549029d64ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab543a73bb64fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa1130ec747141c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re59e549029d64ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a9f2fba8da4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab543a73bb64fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>375,470</x:t>
-[...279 lines deleted...]
-          <x:t>376,821</x:t>
+          <x:t>375,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>