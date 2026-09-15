--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91801a3b6b30494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4e5144fb5d43f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfab543a73bb64fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05aec97fb43543c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44a9f2fba8da4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfab543a73bb64fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b7163457084fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05aec97fb43543c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Plattformen der Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>