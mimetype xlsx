--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a3aacf19424a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35af541602a74fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf034c60957524ce1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e83cbc559f479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac37dec90c5e4079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf034c60957524ce1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5594905417044a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e83cbc559f479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>379,861</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>