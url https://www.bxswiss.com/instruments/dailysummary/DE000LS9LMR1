--- v4 (2026-04-03)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35af541602a74fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c54d0aaa164476" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15e83cbc559f479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4be7cbb4e3d4dc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5594905417044a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15e83cbc559f479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee1cd7adb734bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4be7cbb4e3d4dc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>371,712</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>371,192</x:t>
-[...625 lines deleted...]
-          <x:t>365,578</x:t>
+          <x:t>372,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>