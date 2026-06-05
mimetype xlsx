--- v5 (2026-04-25)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3c54d0aaa164476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c88307fdce484e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4be7cbb4e3d4dc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0149fde3a522492d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcee1cd7adb734bab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4be7cbb4e3d4dc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe02bafc931e4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0149fde3a522492d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>372,842</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>