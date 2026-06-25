--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c88307fdce484e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96324dccd0bd4e25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0149fde3a522492d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff99eee119d42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe02bafc931e4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0149fde3a522492d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61713aa2d024809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff99eee119d42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>