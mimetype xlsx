--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96324dccd0bd4e25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce533292555847a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff99eee119d42fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0052da60a8461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re61713aa2d024809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff99eee119d42fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078da93ee8f04b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0052da60a8461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>