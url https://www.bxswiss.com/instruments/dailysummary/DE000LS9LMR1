--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce533292555847a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28ad41a72814547" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a0052da60a8461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797af4d990704da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R078da93ee8f04b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a0052da60a8461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986d3a17edf94820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797af4d990704da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>