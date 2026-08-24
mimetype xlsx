--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28ad41a72814547" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce96a12b53e46e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R797af4d990704da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb3e5a811674040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R986d3a17edf94820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R797af4d990704da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra661f28e73e4490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb3e5a811674040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>