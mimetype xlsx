--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce96a12b53e46e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873a93cd7aeb480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb3e5a811674040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf204477c3cd04665"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra661f28e73e4490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb3e5a811674040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1300bdcfb27415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf204477c3cd04665" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>