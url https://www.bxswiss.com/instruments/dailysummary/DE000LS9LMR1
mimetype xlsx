--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873a93cd7aeb480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82f4f50b8594b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf204477c3cd04665"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a54182583948a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1300bdcfb27415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf204477c3cd04665" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948b0c3d8e0b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a54182583948a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>