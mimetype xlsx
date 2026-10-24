--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf82f4f50b8594b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re58ba8dfd3d74353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86a54182583948a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra45a011439034ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948b0c3d8e0b4e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86a54182583948a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b161360402f402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra45a011439034ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>flexhelp A  Krisen &amp; Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>383,982</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>381,347</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>386,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,807</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>