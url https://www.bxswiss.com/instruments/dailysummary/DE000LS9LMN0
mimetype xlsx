--- v10 (2026-09-01)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a8cdb6b43d4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b26050f58649a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc919bd8b1e4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0395aa5171304259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3265932f5bf447a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc919bd8b1e4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ece59e2e6a4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0395aa5171304259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>