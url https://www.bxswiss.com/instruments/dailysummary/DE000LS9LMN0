--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b26050f58649a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6baa8ed3ff847c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0395aa5171304259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1293f568bce64d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ece59e2e6a4ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0395aa5171304259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5e7154d5774439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1293f568bce64d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>