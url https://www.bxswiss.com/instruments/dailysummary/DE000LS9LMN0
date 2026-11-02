--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6baa8ed3ff847c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb02f0320c743470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1293f568bce64d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9b1758054cf4cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5e7154d5774439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1293f568bce64d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925b63fad2564a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9b1758054cf4cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,034</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>