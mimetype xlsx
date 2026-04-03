--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201d64c0cce84067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d1fb551e34678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R668e6ad9250b4daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf484b844264c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcffb655dd65d4956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R668e6ad9250b4daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc930c6eac0d040f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf484b844264c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>