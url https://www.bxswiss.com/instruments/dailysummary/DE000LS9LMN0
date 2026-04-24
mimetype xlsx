--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1d1fb551e34678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d286126c13e456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcf484b844264c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345f3780c582462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc930c6eac0d040f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcf484b844264c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68c5a1475b8400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345f3780c582462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>117,478</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,871</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>125,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>