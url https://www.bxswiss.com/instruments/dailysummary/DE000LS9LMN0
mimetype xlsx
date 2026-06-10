--- v6 (2026-04-24)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d286126c13e456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49025691a4ba4b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345f3780c582462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd7b92bc5c64f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68c5a1475b8400b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345f3780c582462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf431a1a8b63746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd7b92bc5c64f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>169,142</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>