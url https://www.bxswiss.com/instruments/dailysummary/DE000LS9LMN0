--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49025691a4ba4b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889fbe2e2f0540d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd7b92bc5c64f3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad447406a9846ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf431a1a8b63746ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd7b92bc5c64f3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc34bca4c92943a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad447406a9846ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>