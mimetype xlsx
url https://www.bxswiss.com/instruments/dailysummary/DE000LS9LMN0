--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R889fbe2e2f0540d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6f937895414ed6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad447406a9846ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cca69842974532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc34bca4c92943a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad447406a9846ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec02c20e5f640fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cca69842974532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>