--- v9 (2026-07-23)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6f937895414ed6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a8cdb6b43d4098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31cca69842974532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6dc919bd8b1e4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbec02c20e5f640fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31cca69842974532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3265932f5bf447a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6dc919bd8b1e4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jahres-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>211,012</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>