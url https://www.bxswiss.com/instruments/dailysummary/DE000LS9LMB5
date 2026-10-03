--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc756ba20fed48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9888701c5a34008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039cec5ef7784a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785702f77cf34a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efbb94efbec4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039cec5ef7784a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db9dd81d75d46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785702f77cf34a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>82,190</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,926</x:t>
-[...151 lines deleted...]
-          <x:t>82,275</x:t>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,209</x:t>
-[...92 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,644</x:t>
-[...36 lines deleted...]
-          <x:t>82,836</x:t>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>