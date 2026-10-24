--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9888701c5a34008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc56bb6a11144eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785702f77cf34a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd05f8dc05314ab3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4db9dd81d75d46a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785702f77cf34a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8369aed489794322" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd05f8dc05314ab3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>