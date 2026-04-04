--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6032c1f0e8bc48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5fc9bcd34e4d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d331fdd743b49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9bb23d559f44d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7895a57b04b947b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d331fdd743b49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfc2dd2003b42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9bb23d559f44d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,368</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,235</x:t>
-[...21 lines deleted...]
-          <x:t>80,221</x:t>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>80,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,194</x:t>
-[...463 lines deleted...]
-          <x:t>79,418</x:t>
+          <x:t>80,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>