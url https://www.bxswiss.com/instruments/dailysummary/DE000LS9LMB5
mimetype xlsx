--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f5fc9bcd34e4d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b644deabc448af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca9bb23d559f44d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89bb238cf6543a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cfc2dd2003b42cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca9bb23d559f44d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38f4a7bbc34425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89bb238cf6543a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>