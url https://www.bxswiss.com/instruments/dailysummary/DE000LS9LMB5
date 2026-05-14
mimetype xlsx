--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b644deabc448af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be7b0f906b74c0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re89bb238cf6543a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04a66de6b224cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38f4a7bbc34425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re89bb238cf6543a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51515a365804ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04a66de6b224cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>80,515</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,418</x:t>
-[...75 lines deleted...]
-          <x:t>80,832</x:t>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>80,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>