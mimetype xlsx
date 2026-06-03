--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be7b0f906b74c0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b289dd4cc184c2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc04a66de6b224cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff300a4bef54c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc51515a365804ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc04a66de6b224cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2b9fb2cb7c4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff300a4bef54c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>80,667</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,565</x:t>
-[...183 lines deleted...]
-          <x:t>80,419</x:t>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>80,452</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,324</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>80,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,392</x:t>
-[...117 lines deleted...]
-          <x:t>80,442</x:t>
+          <x:t>80,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>