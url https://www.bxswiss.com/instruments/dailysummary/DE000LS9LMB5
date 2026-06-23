--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b289dd4cc184c2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc8cea16eb049d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ff300a4bef54c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b24bb3a391047c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2b9fb2cb7c4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ff300a4bef54c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2690d3227f06440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b24bb3a391047c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,392</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>80,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>