--- v9 (2026-06-23)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc8cea16eb049d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499cf0df061841f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b24bb3a391047c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3e87dc60d54043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2690d3227f06440a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b24bb3a391047c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58368db4eca642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3e87dc60d54043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>80,634</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,626</x:t>
-[...124 lines deleted...]
-          <x:t>80,775</x:t>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,677</x:t>
-[...112 lines deleted...]
-          <x:t>81,081</x:t>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>