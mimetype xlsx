--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499cf0df061841f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5bba5cfd4944ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb3e87dc60d54043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a06948e7e3a4a5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58368db4eca642a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb3e87dc60d54043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803a0c8422484b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a06948e7e3a4a5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>80,775</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,677</x:t>
-[...53 lines deleted...]
-          <x:t>80,651</x:t>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>80,997</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>