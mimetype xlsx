--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb5bba5cfd4944ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c22a543bb004485" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a06948e7e3a4a5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858847d117b34780"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R803a0c8422484b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a06948e7e3a4a5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra879a95519f24d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858847d117b34780" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>