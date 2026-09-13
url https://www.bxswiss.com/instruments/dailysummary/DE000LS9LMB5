--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c22a543bb004485" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc756ba20fed48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858847d117b34780"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039cec5ef7784a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra879a95519f24d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858847d117b34780" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0efbb94efbec4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039cec5ef7784a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 17</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LMB5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,927</x:t>
-[...58 lines deleted...]
-          <x:t>81,872</x:t>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>82,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,148</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>81,931</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>