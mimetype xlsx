--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd796e2b1e011485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929e96f20d604f48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45f3becb5bd48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e7167d8b3b4768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8afb87812c4447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45f3becb5bd48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e12e110ec84454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e7167d8b3b4768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,342</x:t>
-[...107 lines deleted...]
-          <x:t>81,650</x:t>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,734</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>81,080</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>