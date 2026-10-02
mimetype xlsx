--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R929e96f20d604f48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6001716953ad4cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e7167d8b3b4768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd339c6eb3584346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67e12e110ec84454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e7167d8b3b4768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c8e3a7b63d4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd339c6eb3584346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>