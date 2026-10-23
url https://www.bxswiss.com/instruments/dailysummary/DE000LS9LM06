--- v11 (2026-10-02)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6001716953ad4cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ea780c22cd426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd339c6eb3584346"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ae5bee9f3f746e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34c8e3a7b63d4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd339c6eb3584346" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc43f84488904850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ae5bee9f3f746e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>80,586</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,125</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>80,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>