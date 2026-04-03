--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b29ccaa5574a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1d727904134c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05b0ee998834cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7619528feb6a479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1153a221bb7644a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05b0ee998834cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1216a2f63347ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7619528feb6a479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...544 lines deleted...]
-          <x:t>75,436</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,160</x:t>
-[...85 lines deleted...]
-          <x:t>75,341</x:t>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>