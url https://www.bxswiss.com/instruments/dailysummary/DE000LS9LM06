--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a1d727904134c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15186de6977e4f28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7619528feb6a479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948e0950cf614320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb1216a2f63347ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7619528feb6a479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ea2280fe44fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948e0950cf614320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>