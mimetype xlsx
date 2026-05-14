--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15186de6977e4f28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db4421daeff45be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948e0950cf614320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re658e334c5f44736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ea2280fe44fee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948e0950cf614320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e1940ca20a4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re658e334c5f44736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>