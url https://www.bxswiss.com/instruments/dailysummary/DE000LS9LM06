--- v5 (2026-05-14)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db4421daeff45be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4981d8c72b4ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re658e334c5f44736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0414a6957fc84d2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2e1940ca20a4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re658e334c5f44736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bf72dd1b4e04189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0414a6957fc84d2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>78,413</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,141</x:t>
-[...166 lines deleted...]
-          <x:t>76,318</x:t>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>