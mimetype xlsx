--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4981d8c72b4ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red99b8d614dc43c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0414a6957fc84d2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62da5c1efd674ea7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bf72dd1b4e04189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0414a6957fc84d2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae763ae428a34947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62da5c1efd674ea7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,030</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>78,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,883</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>