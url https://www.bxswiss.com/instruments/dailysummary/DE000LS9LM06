--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red99b8d614dc43c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb5005745284971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62da5c1efd674ea7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf84a7a05044407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae763ae428a34947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62da5c1efd674ea7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad7000f2671450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf84a7a05044407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>