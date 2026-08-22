--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb5005745284971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd796e2b1e011485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cf84a7a05044407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45f3becb5bd48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad7000f2671450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cf84a7a05044407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8afb87812c4447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45f3becb5bd48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Magic Formula 20</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LM06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>