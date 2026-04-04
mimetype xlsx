--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b8dafb7d8a4eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6999fb9c594d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d562a48e321487f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e5f16d20394f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe91f4d7ce934091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d562a48e321487f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da24a1cb9fe47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e5f16d20394f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>209,616</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,968</x:t>
-[...598 lines deleted...]
-          <x:t>212,084</x:t>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>