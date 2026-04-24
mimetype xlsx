--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6999fb9c594d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde545bda1a034f44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e5f16d20394f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e62c94d41ac4061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da24a1cb9fe47b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e5f16d20394f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9095db126c294186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e62c94d41ac4061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>