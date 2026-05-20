--- v7 (2026-04-24)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde545bda1a034f44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff0ef6f70854870" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e62c94d41ac4061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b92f91810924218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9095db126c294186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e62c94d41ac4061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe04207c6a5a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b92f91810924218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>