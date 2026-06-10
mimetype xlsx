--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ff0ef6f70854870" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bee86df921421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b92f91810924218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebe7d3ed9f84223"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe04207c6a5a4eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b92f91810924218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae5e7a5523d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebe7d3ed9f84223" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>