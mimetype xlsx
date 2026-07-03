--- v9 (2026-06-10)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9bee86df921421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb309970df9804b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ebe7d3ed9f84223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e337b82b0c4f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdae5e7a5523d465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ebe7d3ed9f84223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a8bc78ebc346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e337b82b0c4f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>