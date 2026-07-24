--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb309970df9804b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba283d225cf44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e337b82b0c4f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba0cc62d04244e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a8bc78ebc346a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e337b82b0c4f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395d7ea4ed04ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba0cc62d04244e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>