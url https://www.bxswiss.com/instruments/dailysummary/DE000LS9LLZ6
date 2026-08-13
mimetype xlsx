--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ba283d225cf44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52434b6c9da440b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba0cc62d04244e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e9ea355ec643fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8395d7ea4ed04ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba0cc62d04244e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00fac79e42c4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e9ea355ec643fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>