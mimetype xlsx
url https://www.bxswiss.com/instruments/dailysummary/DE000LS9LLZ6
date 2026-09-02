--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52434b6c9da440b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229636eb61f04f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e9ea355ec643fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9f21f75c2d41ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00fac79e42c4ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e9ea355ec643fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589c17df353e4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9f21f75c2d41ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>