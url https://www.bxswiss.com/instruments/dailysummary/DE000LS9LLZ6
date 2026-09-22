--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229636eb61f04f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9be75da518f4f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e9f21f75c2d41ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3068fd2f508641f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589c17df353e4e6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e9f21f75c2d41ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903e52de0d094ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3068fd2f508641f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>