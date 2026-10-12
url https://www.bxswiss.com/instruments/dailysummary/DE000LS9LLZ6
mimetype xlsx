--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9be75da518f4f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497b41db79d14dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3068fd2f508641f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cee24951b34565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903e52de0d094ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3068fd2f508641f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd3837c73f34a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cee24951b34565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>