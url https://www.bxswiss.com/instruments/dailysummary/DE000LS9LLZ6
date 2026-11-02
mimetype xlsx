--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497b41db79d14dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbabcbe0f6f742e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94cee24951b34565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7543fb47495a40d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bd3837c73f34a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94cee24951b34565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44e71652493478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7543fb47495a40d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LugInvest - Typ Momentum USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>