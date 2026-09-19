--- v12 (2026-08-24)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37689b96fc594956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb802a9a393a14ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re071a7ffa44c4565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735e41dfef1f44d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ee8a2b7829416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re071a7ffa44c4565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14c39b8d15b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735e41dfef1f44d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>202,218</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,108</x:t>
-[...220 lines deleted...]
-          <x:t>202,254</x:t>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>