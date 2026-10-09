--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb802a9a393a14ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b64e791db514e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735e41dfef1f44d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abbc5a00ae6446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd14c39b8d15b4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735e41dfef1f44d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea5b23162e84e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abbc5a00ae6446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>203,103</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,941</x:t>
-[...92 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>203,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,015</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>204,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,859</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>