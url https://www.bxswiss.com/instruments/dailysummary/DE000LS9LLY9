--- v14 (2026-10-09)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b64e791db514e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40c4d3ab46904dc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5abbc5a00ae6446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191d4103e58a4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea5b23162e84e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5abbc5a00ae6446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe96f09175ea4d40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191d4103e58a4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>