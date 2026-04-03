--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2273101dfa264469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d323a3e23ce4568" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33884b8bf5e4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc8ee07879049fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b26d3a7688f493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33884b8bf5e4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3caf8390f352411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc8ee07879049fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>198,395</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,068</x:t>
-[...620 lines deleted...]
-          <x:t>196,052</x:t>
+          <x:t>197,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>