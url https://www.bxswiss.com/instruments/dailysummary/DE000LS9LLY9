--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d323a3e23ce4568" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec91e84668b841df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc8ee07879049fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474d98d2bac3476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3caf8390f352411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc8ee07879049fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbb033e347a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474d98d2bac3476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>