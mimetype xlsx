--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec91e84668b841df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aa91ff12ee491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R474d98d2bac3476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f6a1e91bac4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fbb033e347a4f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R474d98d2bac3476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6180ef7028ce46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f6a1e91bac4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,779</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>199,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>