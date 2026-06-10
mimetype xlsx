--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34aa91ff12ee491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf80b4838be4fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f6a1e91bac4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfe51b574544840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6180ef7028ce46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f6a1e91bac4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e722475acc14b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfe51b574544840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,684</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>198,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>