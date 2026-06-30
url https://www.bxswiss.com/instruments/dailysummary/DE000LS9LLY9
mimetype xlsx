--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf80b4838be4fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78ca9db301046fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfe51b574544840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023f0e8df9b24390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e722475acc14b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfe51b574544840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d0437e2b284dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023f0e8df9b24390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>