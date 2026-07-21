--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78ca9db301046fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a161f037f8404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R023f0e8df9b24390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0864e4f7f2b24892"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30d0437e2b284dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R023f0e8df9b24390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523126e479c04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0864e4f7f2b24892" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>199,052</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,034</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>199,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,745</x:t>
-[...252 lines deleted...]
-          <x:t>199,812</x:t>
+          <x:t>199,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>