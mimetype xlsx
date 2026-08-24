--- v11 (2026-07-21)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a161f037f8404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37689b96fc594956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0864e4f7f2b24892"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re071a7ffa44c4565"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523126e479c04904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0864e4f7f2b24892" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51ee8a2b7829416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re071a7ffa44c4565" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>disruptive Technologie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLY9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>199,928</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>