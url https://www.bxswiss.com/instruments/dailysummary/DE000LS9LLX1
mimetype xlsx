--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bf9159e6dc4420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe416fbef7064ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6754598efa1c40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0fe614a5724bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84efefae6e7749ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6754598efa1c40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re903abd78d91444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0fe614a5724bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>