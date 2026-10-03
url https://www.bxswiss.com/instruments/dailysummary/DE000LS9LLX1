--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe416fbef7064ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7049c2633cc491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0fe614a5724bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a3bce04cd2450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re903abd78d91444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0fe614a5724bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d2561290fd41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a3bce04cd2450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>