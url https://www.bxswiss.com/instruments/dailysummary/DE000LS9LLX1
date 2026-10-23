--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7049c2633cc491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b3865af9ea4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a3bce04cd2450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccfbe5c843a4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35d2561290fd41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a3bce04cd2450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afda365151742d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccfbe5c843a4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>