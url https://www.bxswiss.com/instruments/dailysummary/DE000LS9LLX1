--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e6d029290dd425a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2218271bcd434fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33229d879ead498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7837526f264cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439db4382cd646c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33229d879ead498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459a35fffe4d49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7837526f264cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>