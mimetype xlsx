--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2218271bcd434fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513bbe0071c3402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c7837526f264cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310163b07c7d4205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459a35fffe4d49e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c7837526f264cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bb2cce5a954ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310163b07c7d4205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>