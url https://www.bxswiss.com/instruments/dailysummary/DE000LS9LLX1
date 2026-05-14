--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513bbe0071c3402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b0f17d5b7f46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310163b07c7d4205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29391426fe7f4830"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61bb2cce5a954ed7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310163b07c7d4205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a3f34bd8a14751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29391426fe7f4830" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>