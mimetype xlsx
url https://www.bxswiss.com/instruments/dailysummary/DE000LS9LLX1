--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b0f17d5b7f46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18ec238038f41ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29391426fe7f4830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f46a5429f44a5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14a3f34bd8a14751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29391426fe7f4830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree67c1adf0f94f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f46a5429f44a5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>294,071</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>