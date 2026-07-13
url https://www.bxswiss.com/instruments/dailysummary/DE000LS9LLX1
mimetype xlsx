--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf18ec238038f41ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c1539a11264d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5f46a5429f44a5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1094f74e4874fa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree67c1adf0f94f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5f46a5429f44a5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74b9536e2ac4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1094f74e4874fa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>