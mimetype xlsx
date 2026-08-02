--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c1539a11264d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfe015ab40e4e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1094f74e4874fa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1689a5abce614795"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74b9536e2ac4d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1094f74e4874fa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70206ac24b84a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1689a5abce614795" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>