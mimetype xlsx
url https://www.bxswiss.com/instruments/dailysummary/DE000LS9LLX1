--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfe015ab40e4e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87bf9159e6dc4420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1689a5abce614795"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6754598efa1c40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70206ac24b84a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1689a5abce614795" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84efefae6e7749ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6754598efa1c40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bauch Trader</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLX1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>