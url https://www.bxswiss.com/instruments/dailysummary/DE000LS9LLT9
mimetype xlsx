--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0099e6758dd84f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c2cdae2cee44e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeba151995eb4154"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d01ece79a904e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fc6bf9e9104d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeba151995eb4154" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb6c3d33b914e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d01ece79a904e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>91,656</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>