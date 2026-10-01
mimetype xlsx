--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c2cdae2cee44e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061fa638549e44f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d01ece79a904e65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96805847a2f44c84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bb6c3d33b914e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d01ece79a904e65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06fa22783fda4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96805847a2f44c84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>