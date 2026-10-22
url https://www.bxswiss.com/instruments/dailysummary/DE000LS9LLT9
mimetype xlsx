--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061fa638549e44f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R583a002477c14dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96805847a2f44c84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3f6795df244f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06fa22783fda4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96805847a2f44c84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec685a1c9764ec3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3f6795df244f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>93,579</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>93,677</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>