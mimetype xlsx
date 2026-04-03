--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd395737eb79a456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055d941f51b947ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08129372992b4971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d80c967dec64643"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c275a02cfc14cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08129372992b4971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba59ed0c776246e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d80c967dec64643" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>87,648</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,693</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>85,846</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>