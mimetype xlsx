--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055d941f51b947ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcc9b18f2ef4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d80c967dec64643"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f765114d6f04c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba59ed0c776246e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d80c967dec64643" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c8d7430d3c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f765114d6f04c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,517</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>