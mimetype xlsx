--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebcc9b18f2ef4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbacecbbc0740f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f765114d6f04c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8448b7c70ebe4181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c8d7430d3c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f765114d6f04c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cdbb96948f4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8448b7c70ebe4181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>88,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>