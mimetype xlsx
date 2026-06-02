--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbacecbbc0740f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2822892e16614a6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8448b7c70ebe4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaac3dd5505d4f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cdbb96948f4fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8448b7c70ebe4181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53baf5a1917c44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaac3dd5505d4f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>88,366</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>88,172</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>88,650</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,349</x:t>
-[...26 lines deleted...]
-          <x:t>87,762</x:t>
+          <x:t>88,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>