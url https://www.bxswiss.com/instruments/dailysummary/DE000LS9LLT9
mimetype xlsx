--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2822892e16614a6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4a8e57314c4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reaac3dd5505d4f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c123d6a5934d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53baf5a1917c44d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reaac3dd5505d4f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0662f58bc10a4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c123d6a5934d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>88,650</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,349</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>88,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,336</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>