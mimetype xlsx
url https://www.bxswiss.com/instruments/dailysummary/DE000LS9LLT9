--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e4a8e57314c4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2789f07d6d784d53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86c123d6a5934d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eae5e0608ee417c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0662f58bc10a4078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86c123d6a5934d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95de71e886e41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eae5e0608ee417c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,695</x:t>
-        </x:is>
-[...310 lines deleted...]
-          <x:t>88,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>