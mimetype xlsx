--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2789f07d6d784d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0099e6758dd84f27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0eae5e0608ee417c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeba151995eb4154"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95de71e886e41fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0eae5e0608ee417c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49fc6bf9e9104d85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeba151995eb4154" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Modify</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>