--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ae52d70668442d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf2a495ba4a4818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268d17ca81284618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1035a561e0844103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a1e149ba424161" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268d17ca81284618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cd7d57482a48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1035a561e0844103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>