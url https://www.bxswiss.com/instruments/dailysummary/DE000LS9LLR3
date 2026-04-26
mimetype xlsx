--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf2a495ba4a4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2539b790ac4757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1035a561e0844103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad7154a85fc483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cd7d57482a48b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1035a561e0844103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53220d91c1b64185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad7154a85fc483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>