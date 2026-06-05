--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red2539b790ac4757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbaf01ddfdb4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ad7154a85fc483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56485df614e24d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53220d91c1b64185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ad7154a85fc483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfe2e5502aa4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56485df614e24d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>202,871</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>