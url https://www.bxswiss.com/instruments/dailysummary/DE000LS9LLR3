--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbaf01ddfdb4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1aa54f5fccd4810" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56485df614e24d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf603690d65bf43ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddfe2e5502aa4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56485df614e24d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5bce833db3646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf603690d65bf43ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>212,120</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>212,691</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>212,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>