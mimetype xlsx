--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1aa54f5fccd4810" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4f63bc8d424959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf603690d65bf43ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113a79b8dabd4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5bce833db3646c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf603690d65bf43ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cf40731881430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113a79b8dabd4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>