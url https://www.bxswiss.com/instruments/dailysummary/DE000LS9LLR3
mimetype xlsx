--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4f63bc8d424959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f34f88ec90a4713" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R113a79b8dabd4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcaeb3ec241494a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34cf40731881430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R113a79b8dabd4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3407d909b8a94c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcaeb3ec241494a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>