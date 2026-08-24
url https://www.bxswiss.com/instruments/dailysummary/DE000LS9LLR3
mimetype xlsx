--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f34f88ec90a4713" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa68e969c08f4207" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fcaeb3ec241494a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa51d608829b4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3407d909b8a94c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fcaeb3ec241494a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d40e0f4d994096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa51d608829b4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>