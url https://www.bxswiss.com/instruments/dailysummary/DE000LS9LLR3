--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa68e969c08f4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba4127fc14e4b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa51d608829b4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143c4a8728aa4e1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23d40e0f4d994096" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa51d608829b4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cadfcbb8184e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143c4a8728aa4e1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>