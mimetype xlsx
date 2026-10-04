--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ba4127fc14e4b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf269122895e44b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143c4a8728aa4e1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239b9e6c266148e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cadfcbb8184e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143c4a8728aa4e1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6474facfa0844300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239b9e6c266148e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,236</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>224,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,289</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>