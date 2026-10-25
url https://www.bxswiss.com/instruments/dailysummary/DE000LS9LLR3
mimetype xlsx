--- v13 (2026-10-04)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf269122895e44b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734a2f2c09244756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239b9e6c266148e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a844f9352fb4939"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6474facfa0844300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239b9e6c266148e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5f3ea1730a4c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a844f9352fb4939" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TopTrend bargeldloses Bezahlen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLR3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>