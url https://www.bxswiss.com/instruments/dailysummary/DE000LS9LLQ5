--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d0fde4d65b4e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc672dff91ac849c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff3cc5317574d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ed5ab1d2c141cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2d87eb10394566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff3cc5317574d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R943efb05a6284fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ed5ab1d2c141cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>