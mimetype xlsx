--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc672dff91ac849c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902f5c6287e749fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55ed5ab1d2c141cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3adc063bcd224af9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R943efb05a6284fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55ed5ab1d2c141cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c718d8b1d1448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3adc063bcd224af9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>