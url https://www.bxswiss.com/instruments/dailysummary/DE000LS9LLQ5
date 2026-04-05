--- v2 (2026-03-15)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade01dae863f41d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44080fd39d8f418f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c3dfd3ca74a495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e60a32a4d34389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58c82f09bb8e4c6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c3dfd3ca74a495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3456b0f5875641c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e60a32a4d34389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>