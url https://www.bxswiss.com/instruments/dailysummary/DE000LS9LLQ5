--- v3 (2026-04-05)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44080fd39d8f418f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a597080ca0a4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e60a32a4d34389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b1e13670d64092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3456b0f5875641c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e60a32a4d34389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f511be8f784bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b1e13670d64092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>