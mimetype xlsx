--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a597080ca0a4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8503563a51a84ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b1e13670d64092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfcd5ff2dce4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45f511be8f784bb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b1e13670d64092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec17edfcc664edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfcd5ff2dce4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>