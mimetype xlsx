--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8503563a51a84ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc797519df15442eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfcd5ff2dce4d3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d570d581c9422b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raec17edfcc664edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfcd5ff2dce4d3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c38b810f4641a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d570d581c9422b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>159,084</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,170</x:t>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>