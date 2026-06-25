--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc797519df15442eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff82476561914250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d570d581c9422b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b51a2f572e4542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c38b810f4641a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d570d581c9422b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d09332ae2fd4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b51a2f572e4542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>