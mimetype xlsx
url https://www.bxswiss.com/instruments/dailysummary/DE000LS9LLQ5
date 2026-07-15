--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff82476561914250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a65fffa01b43b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b51a2f572e4542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99767f350cc84bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d09332ae2fd4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b51a2f572e4542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f8d5df83234d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99767f350cc84bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>