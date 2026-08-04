--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a65fffa01b43b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd559ba890334c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99767f350cc84bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6602d1afad80491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8f8d5df83234d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99767f350cc84bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28a8a0883f14987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6602d1afad80491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>