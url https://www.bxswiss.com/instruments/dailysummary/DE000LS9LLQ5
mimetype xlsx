--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd559ba890334c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aaaa6600584ce0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6602d1afad80491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60f4ad380cd4d0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf28a8a0883f14987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6602d1afad80491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a64f2a17c5b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60f4ad380cd4d0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,736</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>