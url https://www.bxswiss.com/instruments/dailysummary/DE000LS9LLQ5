--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5aaaa6600584ce0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d0fde4d65b4e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc60f4ad380cd4d0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reff3cc5317574d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a64f2a17c5b4254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc60f4ad380cd4d0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e2d87eb10394566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reff3cc5317574d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dt. Aktien-Momentum-Protect</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,789</x:t>
-[...306 lines deleted...]
-          <x:t>142,712</x:t>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>