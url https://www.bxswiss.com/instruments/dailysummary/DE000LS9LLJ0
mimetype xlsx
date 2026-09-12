--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ddaaf0a69a422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c968ff96ace4f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4559a18bb2074bd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9c24e79fa74bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925846a877dd4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4559a18bb2074bd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab24fb8efabc4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9c24e79fa74bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>