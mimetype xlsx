--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c968ff96ace4f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64d9ceb96ef4cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9c24e79fa74bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0426d6e84149ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab24fb8efabc4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9c24e79fa74bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572b4ccba50a49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0426d6e84149ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>124,669</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,595</x:t>
-[...409 lines deleted...]
-          <x:t>123,124</x:t>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>