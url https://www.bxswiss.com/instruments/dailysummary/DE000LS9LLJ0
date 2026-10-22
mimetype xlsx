--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb64d9ceb96ef4cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562a72bcc279415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0426d6e84149ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1cad24633f04e65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R572b4ccba50a49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0426d6e84149ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d6b2cfbc9442ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1cad24633f04e65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>