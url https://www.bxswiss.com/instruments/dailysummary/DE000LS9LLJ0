--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf31e8b596c840e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc656cd26458d47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2870d9447dbd4eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f9aa8477f44d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a84c324731448f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2870d9447dbd4eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f10bd3136b1460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f9aa8477f44d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>