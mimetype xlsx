--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc656cd26458d47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5ed6f0359c48f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21f9aa8477f44d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfb5e6ef3724658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f10bd3136b1460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21f9aa8477f44d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f125dc82ec4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfb5e6ef3724658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>