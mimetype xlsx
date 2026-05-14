--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5ed6f0359c48f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fb54e9bbd24628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bfb5e6ef3724658"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bd2e53e19344f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f125dc82ec4a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bfb5e6ef3724658" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130397d5f1ed450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bd2e53e19344f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>