--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fb54e9bbd24628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06131d288c994692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4bd2e53e19344f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26495131c0ff40ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R130397d5f1ed450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4bd2e53e19344f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21b4393ca7d4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26495131c0ff40ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>