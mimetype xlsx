--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06131d288c994692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358dfe933d474afe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26495131c0ff40ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a500142311746a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra21b4393ca7d4399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26495131c0ff40ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ab1db1c7b64dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a500142311746a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>