--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358dfe933d474afe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc8a861eb6947a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a500142311746a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8670bc649d2348cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30ab1db1c7b64dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a500142311746a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f361d7e4fe34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8670bc649d2348cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>