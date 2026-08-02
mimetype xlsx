--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cc8a861eb6947a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd159a34a51ca46f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8670bc649d2348cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313963a81d8e490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f361d7e4fe34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8670bc649d2348cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac81bce7cc5b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313963a81d8e490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,829</x:t>
-[...306 lines deleted...]
-          <x:t>120,440</x:t>
+          <x:t>121,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>