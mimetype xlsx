--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd159a34a51ca46f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ddaaf0a69a422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R313963a81d8e490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4559a18bb2074bd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac81bce7cc5b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R313963a81d8e490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925846a877dd4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4559a18bb2074bd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tech-Risk</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLJ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>