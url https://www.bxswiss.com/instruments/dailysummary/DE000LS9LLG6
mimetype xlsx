--- v8 (2026-09-13)
+++ v9 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6321221ecedb444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665d7b75a73f4203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63112858745e4c9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51821219a8f54092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19312c2df4ad4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63112858745e4c9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d53cb2ecb94d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51821219a8f54092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>