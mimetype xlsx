--- v9 (2026-10-04)
+++ v10 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665d7b75a73f4203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00f369a0fbc94e5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51821219a8f54092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d99aeb199b4c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d53cb2ecb94d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51821219a8f54092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab4adcfaba247e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d99aeb199b4c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>