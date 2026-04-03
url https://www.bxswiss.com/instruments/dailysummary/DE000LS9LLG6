--- v0 (2026-01-09)
+++ v1 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f669103cb3c4d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d390996ea314da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89c791bf0be4213"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6ab1bd605747d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R341c332698584d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89c791bf0be4213" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e29bf46cc2e4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6ab1bd605747d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,511 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.12.2025</x:t>
-[...478 lines deleted...]
-          <x:t>238,236</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>