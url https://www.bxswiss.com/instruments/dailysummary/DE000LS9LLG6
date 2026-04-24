--- v1 (2026-04-03)
+++ v2 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d390996ea314da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529e8aeb7f2f437a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6ab1bd605747d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62dbb0a8c24623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e29bf46cc2e4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6ab1bd605747d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914bc26ad55e48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62dbb0a8c24623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>