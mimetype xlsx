--- v2 (2026-04-24)
+++ v3 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R529e8aeb7f2f437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f1689f5da44962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62dbb0a8c24623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2226c33dacef4401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914bc26ad55e48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62dbb0a8c24623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96241ae2f6b4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2226c33dacef4401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>