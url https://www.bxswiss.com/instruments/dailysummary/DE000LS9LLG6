--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f1689f5da44962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4a512e67964008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2226c33dacef4401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f769130422d452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96241ae2f6b4680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2226c33dacef4401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09df650859004e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f769130422d452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>234,009</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,677</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>