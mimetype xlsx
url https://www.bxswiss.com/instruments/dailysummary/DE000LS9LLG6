--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4a512e67964008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165a2024b44f4782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f769130422d452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ba8a1d29d44b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09df650859004e99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f769130422d452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dff7417e044476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ba8a1d29d44b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>