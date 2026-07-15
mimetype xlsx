--- v5 (2026-06-25)
+++ v6 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165a2024b44f4782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cdc9e5a6b14039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ba8a1d29d44b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e33a73ded874562"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04dff7417e044476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ba8a1d29d44b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54579cf090d8456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e33a73ded874562" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>