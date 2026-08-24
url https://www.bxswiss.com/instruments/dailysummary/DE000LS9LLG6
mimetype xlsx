--- v6 (2026-07-15)
+++ v7 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cdc9e5a6b14039" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139d63ac049f4125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e33a73ded874562"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0959ed12475945dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54579cf090d8456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e33a73ded874562" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07090ac106f44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0959ed12475945dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>247,173</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>