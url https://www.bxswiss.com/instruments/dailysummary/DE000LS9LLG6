--- v7 (2026-08-24)
+++ v8 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139d63ac049f4125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6321221ecedb444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0959ed12475945dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63112858745e4c9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re07090ac106f44ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0959ed12475945dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19312c2df4ad4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63112858745e4c9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>High potential worldwide</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLG6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>