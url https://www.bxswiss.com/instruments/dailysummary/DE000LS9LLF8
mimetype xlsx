--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6da0c1570b84b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6c7123f3f54773" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1319d15e8a8949c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7356873c0d3647c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb8938fffcfb4873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1319d15e8a8949c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320df397f54f4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7356873c0d3647c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>