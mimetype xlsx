--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a6c7123f3f54773" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35e7fc595bb4250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7356873c0d3647c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1744430451c410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R320df397f54f4138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7356873c0d3647c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba93f458e2e4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1744430451c410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>