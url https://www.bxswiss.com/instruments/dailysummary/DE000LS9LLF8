--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb35e7fc595bb4250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc6d6c4c254278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1744430451c410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3708bdd4c5407c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ba93f458e2e4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1744430451c410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21faf61ff794dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3708bdd4c5407c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>43,272</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,188</x:t>
-[...431 lines deleted...]
-          <x:t>40,759</x:t>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>