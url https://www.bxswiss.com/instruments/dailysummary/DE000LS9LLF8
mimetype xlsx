--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbefc6d6c4c254278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4ba45d27d84aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3708bdd4c5407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bdc2bf55cf4e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc21faf61ff794dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3708bdd4c5407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65849538eccc426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bdc2bf55cf4e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>39,956</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>43,595</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>