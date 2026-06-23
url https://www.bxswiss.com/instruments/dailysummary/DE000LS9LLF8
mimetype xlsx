--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4ba45d27d84aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf529c225901949c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3bdc2bf55cf4e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7663595a76394200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65849538eccc426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3bdc2bf55cf4e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9355b222f4154b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7663595a76394200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>