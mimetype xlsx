--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf529c225901949c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67d75b775084922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7663595a76394200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52063ed897b1471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9355b222f4154b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7663595a76394200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5686209c301e4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52063ed897b1471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>37,318</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,995</x:t>
-[...301 lines deleted...]
-          <x:t>36,945</x:t>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>