--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67d75b775084922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2a10fcf4c44787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52063ed897b1471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b2286156584342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5686209c301e4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52063ed897b1471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbe773d3a7e42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b2286156584342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>