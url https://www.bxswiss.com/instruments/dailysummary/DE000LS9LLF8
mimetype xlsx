--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e2a10fcf4c44787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74cd08cdfa84059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13b2286156584342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re294bcb91ddd4331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfbe773d3a7e42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13b2286156584342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d326238c29540de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re294bcb91ddd4331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>40,144</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,107</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>41,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,445</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>