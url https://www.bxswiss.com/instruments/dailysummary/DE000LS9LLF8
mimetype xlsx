--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74cd08cdfa84059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a19461c78c4236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re294bcb91ddd4331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bade3e16ced41d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d326238c29540de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re294bcb91ddd4331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38c9ab6c09a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bade3e16ced41d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>