--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94a19461c78c4236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8281d7e2414e471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bade3e16ced41d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d46024aca042fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38c9ab6c09a484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bade3e16ced41d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bf2bae80114bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d46024aca042fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>