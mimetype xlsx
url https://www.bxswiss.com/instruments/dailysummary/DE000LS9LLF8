--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8281d7e2414e471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87eb164644b34139" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d46024aca042fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94a53f06c5c4330"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97bf2bae80114bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d46024aca042fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f8d53417a64d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94a53f06c5c4330" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diversified Growth-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLF8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,686</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>48,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>