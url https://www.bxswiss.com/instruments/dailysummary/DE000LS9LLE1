--- v5 (2026-03-14)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a6461c15434d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da1c253cb594f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04d7c3ae1bf94e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d3fda32a4649c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22978acf06524fc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04d7c3ae1bf94e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d94457a331649d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d3fda32a4649c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>