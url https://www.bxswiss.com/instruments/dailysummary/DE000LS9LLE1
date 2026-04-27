--- v6 (2026-04-07)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3da1c253cb594f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a02ff4706f54db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d3fda32a4649c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa11cb3ab8540a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d94457a331649d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d3fda32a4649c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5f99ded94c40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa11cb3ab8540a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>