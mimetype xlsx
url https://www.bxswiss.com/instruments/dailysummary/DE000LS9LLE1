--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a02ff4706f54db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed9870761e146b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa11cb3ab8540a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06aeb08a65e349ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5f99ded94c40a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa11cb3ab8540a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f0b5425c104c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06aeb08a65e349ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>