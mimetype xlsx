--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed9870761e146b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b2deabba4e40e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06aeb08a65e349ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23362a13252f4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f0b5425c104c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06aeb08a65e349ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12dac73f24904301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23362a13252f4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,519 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>