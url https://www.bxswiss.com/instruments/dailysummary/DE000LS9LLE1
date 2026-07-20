--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4b2deabba4e40e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acb5858bed54e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23362a13252f4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra634b7b30ab44cad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12dac73f24904301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23362a13252f4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4b76d981344f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra634b7b30ab44cad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,355 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...303 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -637,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>