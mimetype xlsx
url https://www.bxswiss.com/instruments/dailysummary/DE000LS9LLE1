--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9acb5858bed54e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d619d22b064b0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra634b7b30ab44cad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabfdd6055964872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4b76d981344f5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra634b7b30ab44cad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d6042ab09c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabfdd6055964872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>187,938</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>