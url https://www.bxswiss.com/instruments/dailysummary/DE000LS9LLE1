--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79d619d22b064b0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a233b4a6a446d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfabfdd6055964872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95009867ecce4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d6042ab09c4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfabfdd6055964872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adde724c1874a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95009867ecce4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>