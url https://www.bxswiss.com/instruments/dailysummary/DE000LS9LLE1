--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72a233b4a6a446d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbb47a2abf6405c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95009867ecce4f4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f908fa93f0c4c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9adde724c1874a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95009867ecce4f4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bea8c5a11047fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f908fa93f0c4c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>