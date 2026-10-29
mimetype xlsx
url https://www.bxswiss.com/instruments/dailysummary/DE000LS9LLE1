--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbb47a2abf6405c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bcc20ae263345b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f908fa93f0c4c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ea74b885a644afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10bea8c5a11047fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f908fa93f0c4c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71abe410941465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ea74b885a644afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nebenwerte Mix</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>