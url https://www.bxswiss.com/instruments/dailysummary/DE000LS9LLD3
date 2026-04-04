--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e116f31e2e8462f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05962ca946c042b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2bb9896c184ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd482d55f674f0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1934fdd6d842aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2bb9896c184ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848ee9042b2d421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd482d55f674f0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>