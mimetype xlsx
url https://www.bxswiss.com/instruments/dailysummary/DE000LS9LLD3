--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05962ca946c042b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340360d0763549ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bd482d55f674f0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f90523c5ac4054"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R848ee9042b2d421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bd482d55f674f0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f31aa4cb3d045b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f90523c5ac4054" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>