--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340360d0763549ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb9d8d8aa6f4a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f90523c5ac4054"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854c1f4fcf5f4547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f31aa4cb3d045b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f90523c5ac4054" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ed930883f34ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854c1f4fcf5f4547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>113,295</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>