--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdeb9d8d8aa6f4a87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a5d489ab314dda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R854c1f4fcf5f4547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61cfb60200849e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ed930883f34ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R854c1f4fcf5f4547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6936ad69bc5481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61cfb60200849e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,110</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>