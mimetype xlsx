--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58a5d489ab314dda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298377706bb44043" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61cfb60200849e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c5302c21b448d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6936ad69bc5481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61cfb60200849e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f14bf5822a4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c5302c21b448d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>