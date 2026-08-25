--- v9 (2026-08-04)
+++ v10 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R298377706bb44043" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6367df82abe4ba3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c5302c21b448d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e00b825f124704"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f14bf5822a4ac4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c5302c21b448d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2037d8c4524a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e00b825f124704" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>125,151</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,959</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>123,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>