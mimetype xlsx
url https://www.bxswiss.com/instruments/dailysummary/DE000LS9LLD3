--- v10 (2026-08-25)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6367df82abe4ba3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e872c5faf6b4ab1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2e00b825f124704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74c9969bf504d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a2037d8c4524a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2e00b825f124704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584171cb65ac4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74c9969bf504d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,898</x:t>
@@ -717,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>