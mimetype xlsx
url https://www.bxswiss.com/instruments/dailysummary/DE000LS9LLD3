--- v11 (2026-09-14)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e872c5faf6b4ab1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e4d60a73e941da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb74c9969bf504d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c8206d19f34238"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R584171cb65ac4239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb74c9969bf504d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de5ffadd1814505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c8206d19f34238" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,422 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...370 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -677,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>