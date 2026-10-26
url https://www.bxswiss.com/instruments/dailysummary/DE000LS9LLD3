--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e4d60a73e941da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3510eb99f79b49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00c8206d19f34238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4fd807863064943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de5ffadd1814505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00c8206d19f34238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R509be382b215434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4fd807863064943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SR Global Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LLD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>