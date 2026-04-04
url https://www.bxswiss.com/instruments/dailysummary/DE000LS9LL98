--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R592f755bddaa41be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d897cc5d564a42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7b211aa6f84c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3484595dba014279"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b539de18d404ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7b211aa6f84c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a9f2a0bf4f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3484595dba014279" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>104,504</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>