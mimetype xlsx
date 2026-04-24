--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1d897cc5d564a42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59561118ecc341be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3484595dba014279"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c9e0110b944b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a9f2a0bf4f40c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3484595dba014279" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48e0f28af024573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c9e0110b944b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,222 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>