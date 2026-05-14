--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59561118ecc341be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3d3528c025475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c9e0110b944b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5e4059c3b14adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc48e0f28af024573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c9e0110b944b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a980e4bfbe94665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5e4059c3b14adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -397,31 +306,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>