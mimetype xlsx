--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b3d3528c025475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2cdbeff37a413a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5e4059c3b14adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d08d49c6a147f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a980e4bfbe94665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5e4059c3b14adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74717b27a6648f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d08d49c6a147f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>