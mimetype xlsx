--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f2cdbeff37a413a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d0c7e4d7724d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32d08d49c6a147f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra049351d514843e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74717b27a6648f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32d08d49c6a147f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80d2299bb0747a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra049351d514843e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,520</x:t>
@@ -710,31 +252,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>