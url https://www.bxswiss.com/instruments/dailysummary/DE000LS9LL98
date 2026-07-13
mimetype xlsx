--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d0c7e4d7724d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5151fa93d7d74f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra049351d514843e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ed45fbb976450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80d2299bb0747a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra049351d514843e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddd500c82b74a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ed45fbb976450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,512 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...258 lines deleted...]
-          <x:t>103,250</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>102,528</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>