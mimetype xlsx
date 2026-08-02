--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5151fa93d7d74f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552c4233db004eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4ed45fbb976450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147581d13fc34018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddd500c82b74a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4ed45fbb976450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd388479bb884415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147581d13fc34018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,545</x:t>
-[...48 lines deleted...]
-          <x:t>102,177</x:t>
+          <x:t>101,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,384</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,443</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>