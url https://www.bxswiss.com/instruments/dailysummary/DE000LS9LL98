--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552c4233db004eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R108df66208d746a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147581d13fc34018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48867bf16d8473e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd388479bb884415c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147581d13fc34018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749b60f879094943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48867bf16d8473e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aufbau-Ost 2017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>