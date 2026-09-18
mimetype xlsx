--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6207e1de4fc1451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9447080172a042f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8631d77c3ae44d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e52c7fc8654141"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f3cb240df348d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8631d77c3ae44d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeecfb118ddf47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e52c7fc8654141" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,792</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>