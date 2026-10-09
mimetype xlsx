--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9447080172a042f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e77a2345b645a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6e52c7fc8654141"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37197c39d79f45fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeecfb118ddf47bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6e52c7fc8654141" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946954c1a9274e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37197c39d79f45fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...345 lines deleted...]
-          <x:t>201,006</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>203,264</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>