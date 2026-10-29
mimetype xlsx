--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e77a2345b645a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bc0e782e6642f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37197c39d79f45fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dd353d0aa5403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946954c1a9274e56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37197c39d79f45fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R394cacc58fd34618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dd353d0aa5403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>