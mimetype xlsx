--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86d0f8a242744189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249358df4fc94032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb03a8fe88a3248f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2a975c234f4208"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde50b897178c4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb03a8fe88a3248f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3222c60d1196415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2a975c234f4208" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>185,504</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>