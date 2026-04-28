--- v4 (2026-04-03)
+++ v5 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R249358df4fc94032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7708ca2f82534e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2a975c234f4208"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c69fa1e19b14b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3222c60d1196415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2a975c234f4208" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e480197ab1842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c69fa1e19b14b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>