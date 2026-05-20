--- v5 (2026-04-28)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7708ca2f82534e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4867e403e2cc4034" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c69fa1e19b14b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30b5a3c19c14f33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e480197ab1842d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c69fa1e19b14b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a07abca2a804d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30b5a3c19c14f33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>