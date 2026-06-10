--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4867e403e2cc4034" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1966af8962cb45aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30b5a3c19c14f33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb702ab6f1d12475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a07abca2a804d94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30b5a3c19c14f33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8f3913a00c4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb702ab6f1d12475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>