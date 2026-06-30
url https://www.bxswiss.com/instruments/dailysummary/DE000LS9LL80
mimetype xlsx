--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1966af8962cb45aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e44db6bb5542f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb702ab6f1d12475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646b100410fc4f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8f3913a00c4a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb702ab6f1d12475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c59220b4c2a4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646b100410fc4f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>