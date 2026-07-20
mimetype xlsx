--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e44db6bb5542f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7142de9be2a94467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R646b100410fc4f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b07ef2a7da4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c59220b4c2a4bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R646b100410fc4f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21db4a70925646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b07ef2a7da4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>