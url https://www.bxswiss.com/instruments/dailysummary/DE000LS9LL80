--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7142de9be2a94467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6207e1de4fc1451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b07ef2a7da4c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8631d77c3ae44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21db4a70925646c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b07ef2a7da4c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87f3cb240df348d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8631d77c3ae44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sterne des Südens</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9LL80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>191,992</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>